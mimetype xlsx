--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -155,28043 +155,19463 @@
         </is>
       </c>
       <c r="M1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Terakhir Update</t>
         </is>
       </c>
       <c r="N1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Operator</t>
         </is>
       </c>
       <c r="O1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Catatan</t>
         </is>
       </c>
       <c r="P1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Path Foto Terakhir</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>1467</v>
+        <v>1826</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">261</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Atambua</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">Yulianus Bau</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">201707COM0100113</t>
+          <t xml:space="preserve">201804COM0100065</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100333</t>
+          <t xml:space="preserve">202604COM0100029</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXX</t>
+          <t xml:space="preserve">MP3083EE</t>
         </is>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:45:06+07:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1826/unit_20260722_144506_98e04a6fd8.jpg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>1468</v>
+        <v>1827</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">261</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Atambua</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Felis-Acounting</t>
+          <t xml:space="preserve">Dahlia Mahya</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t xml:space="preserve">201707COM0100114</t>
+          <t xml:space="preserve">201804COM0100079</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100334</t>
+          <t xml:space="preserve">202604COM0100030</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYB</t>
+          <t xml:space="preserve">MP3083EP</t>
         </is>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:45:38+07:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1827/unit_20260722_144538_c11efc563b.jpg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1469</v>
+        <v>1828</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">261</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Atambua</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">Yulianus Bau</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t xml:space="preserve">201709COM0100147</t>
+          <t xml:space="preserve">201808COM0100410</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100335</t>
+          <t xml:space="preserve">202604COM0100031</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYH</t>
+          <t xml:space="preserve">MP3083GF</t>
         </is>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:48:03+07:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1828/unit_20260722_144803_e219c29895.jpg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1470</v>
+        <v>1829</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">261</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Atambua</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ruth juan</t>
+          <t xml:space="preserve">Ronaldo Stefanus Abi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM0100177</t>
+          <t xml:space="preserve">201808COM0100494</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100336</t>
+          <t xml:space="preserve">202604COM0100032</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYN</t>
+          <t xml:space="preserve">MP3085M6</t>
         </is>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:47:49+07:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1829/unit_20260722_144749_d413ef5c55.jpg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1471</v>
+        <v>1830</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">245</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bali</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">nolim</t>
+          <t xml:space="preserve">Ni Kadek Ayu Wulantari</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100126</t>
+          <t xml:space="preserve">201704COM00038</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100337</t>
+          <t xml:space="preserve">202604COM0100033</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYT</t>
+          <t xml:space="preserve">MP3085K3</t>
         </is>
       </c>
       <c r="K6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:48:32+07:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1830/unit_20260722_144832_8a5f2971e4.jpg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1472</v>
+        <v>1831</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">245</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bali</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">I Nyoman Adnyana Putra</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100229</t>
+          <t xml:space="preserve">201801COM0100002</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100338</t>
+          <t xml:space="preserve">202604COM0100034</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZM</t>
+          <t xml:space="preserve">MP3085JH</t>
         </is>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:48:08+07:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1831/unit_20260722_144808_758b277b27.jpg</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1473</v>
+        <v>1832</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">265</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Kefa</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">yosevin</t>
+          <t xml:space="preserve">ESTELA A. BANI</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100230</t>
+          <t xml:space="preserve">201703COM00019</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100339</t>
+          <t xml:space="preserve">202604COM0100035</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZR</t>
+          <t xml:space="preserve">MP3083EM</t>
         </is>
       </c>
       <c r="K8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:49:07+07:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1832/unit_20260722_144907_f71be4b2ec.jpg</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1474</v>
+        <v>1833</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">260</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Kupang</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">sherine</t>
+          <t xml:space="preserve">PIETERSON REYNALDI FINSEN</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100232</t>
+          <t xml:space="preserve">201705COM00054</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100340</t>
+          <t xml:space="preserve">202604COM0100036</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZT</t>
+          <t xml:space="preserve">MP3083GN</t>
         </is>
       </c>
       <c r="K9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:48:52+07:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1833/unit_20260722_144852_e0f2fa0daf.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1475</v>
+        <v>1834</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">260</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Kupang</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">josephin</t>
+          <t xml:space="preserve">DEKSI YONATAN NOBRIHAS</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100233</t>
+          <t xml:space="preserve">201808COM0100426</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100341</t>
+          <t xml:space="preserve">202604COM0100037</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNE</t>
+          <t xml:space="preserve">MP3083G2</t>
         </is>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:48:20+07:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1834/unit_20260722_144820_d296afaa19.jpg</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1476</v>
+        <v>1835</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">262</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Mataram</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">jessica</t>
+          <t xml:space="preserve">Nyoman Maya Krisnawati</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100234</t>
+          <t xml:space="preserve">201710COM0100179</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100342</t>
+          <t xml:space="preserve">202604COM0100038</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP0</t>
+          <t xml:space="preserve">MP3083GM</t>
         </is>
       </c>
       <c r="K11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:49:01+07:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1835/unit_20260722_144901_3f545ea3b6.jpg</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1477</v>
+        <v>1836</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">264</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Maumere</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">nina</t>
+          <t xml:space="preserve">Ignatius Loyola Roly Dhiu</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100235</t>
+          <t xml:space="preserve">201804COM0100053</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100343</t>
+          <t xml:space="preserve">202604COM0100039</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ0</t>
+          <t xml:space="preserve">MP3083F8</t>
         </is>
       </c>
       <c r="K12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:49:24+07:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1836/unit_20260722_144924_d68e6647dd.jpg</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1478</v>
+        <v>1837</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">269</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Ruteng</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devi gita</t>
+          <t xml:space="preserve">FRANSISKUS Y JERANAT</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
+          <t xml:space="preserve">PC AIO Lenovo Thinkcentre Neo 30a 24 Gen3</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100313</t>
+          <t xml:space="preserve">201902COM0100022</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100344</t>
+          <t xml:space="preserve">202604COM0100245</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ1</t>
+          <t xml:space="preserve">MP3083FQ</t>
         </is>
       </c>
       <c r="K13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:01:52+07:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1837/unit_20260722_150152_31a0b80ac9.jpg</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1479</v>
+        <v>1838</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">BALI - NUSRA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">253</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tabanan</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">claudia</t>
+          <t xml:space="preserve">GUSTI GEDE HENDRA WAHYU DIATMIKA</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100361</t>
+          <t xml:space="preserve">201808COM0100414</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100345</t>
+          <t xml:space="preserve">202604COM0100040</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQA</t>
+          <t xml:space="preserve">MP3083DA</t>
         </is>
       </c>
       <c r="K14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:49:40+07:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1838/unit_20260722_144940_0a5cb46479.jpg</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1480</v>
+        <v>1839</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">GORONTALO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">600</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Gorontalo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Heryani</t>
+          <t xml:space="preserve">MARKETING</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100364</t>
+          <t xml:space="preserve">201804COM0100048</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100346</t>
+          <t xml:space="preserve">202604COM0100041</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQC</t>
+          <t xml:space="preserve">MP3085JP</t>
         </is>
       </c>
       <c r="K15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:49:49+07:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1839/unit_20260722_144949_6f317ff515.jpg</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1481</v>
+        <v>1840</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">GORONTALO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">600</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Gorontalo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">maria</t>
+          <t xml:space="preserve">NURAIN HUSNA</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100368</t>
+          <t xml:space="preserve">201804COM0100082</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100347</t>
+          <t xml:space="preserve">202604COM0100042</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQR</t>
+          <t xml:space="preserve">MP3085K2</t>
         </is>
       </c>
       <c r="K16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:49:58+07:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1840/unit_20260722_144958_2c1b4acb2e.jpg</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1482</v>
+        <v>1841</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">GORONTALO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">603</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Kotamobagu</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">eva-acc</t>
+          <t xml:space="preserve">IKRAMULA DILAPANGA</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100369</t>
+          <t xml:space="preserve">201804COM0100081</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100348</t>
+          <t xml:space="preserve">202604COM0100043</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQT</t>
+          <t xml:space="preserve">MP3083FR</t>
         </is>
       </c>
       <c r="K17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:50:11+07:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1841/unit_20260722_145011_059f5d2f4a.jpg</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1483</v>
+        <v>1842</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100370</t>
+          <t xml:space="preserve">201802COM0100020</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100349</t>
+          <t xml:space="preserve">202604COM0100049</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQV</t>
+          <t xml:space="preserve">MP3083FM</t>
         </is>
       </c>
       <c r="K18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:50:28+07:00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1842/unit_20260722_145028_e4c84f3d60.jpg</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1484</v>
+        <v>1843</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">seli</t>
+          <t xml:space="preserve">Pak Hermanto</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100371</t>
+          <t xml:space="preserve">201804COM0100090</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100350</t>
+          <t xml:space="preserve">202604COM0100050</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQW</t>
+          <t xml:space="preserve">MP3085KR</t>
         </is>
       </c>
       <c r="K19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:50:08+07:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1843/unit_20260722_145008_0a03a5b216.jpg</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1485</v>
+        <v>1844</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shierly-Accounting</t>
+          <t xml:space="preserve">Pka Herru</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100372</t>
+          <t xml:space="preserve">201804COM0100091</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100351</t>
+          <t xml:space="preserve">202604COM0100051</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRD</t>
+          <t xml:space="preserve">MP3083EF</t>
         </is>
       </c>
       <c r="K20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:50:36+07:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1844/unit_20260722_145036_8a39d33e24.jpg</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>1486</v>
+        <v>1845</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">zalfa</t>
+          <t xml:space="preserve">Ibu Dea</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Admin</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100373</t>
+          <t xml:space="preserve">201804COM0100092</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100352</t>
+          <t xml:space="preserve">202604COM0100052</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRF</t>
+          <t xml:space="preserve">MP3085LK</t>
         </is>
       </c>
       <c r="K21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:50:44+07:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1845/unit_20260722_145044_d9ecc84971.jpg</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1487</v>
+        <v>1846</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">adel</t>
+          <t xml:space="preserve">Ibu Rosa</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100374</t>
+          <t xml:space="preserve">201804COM0100093</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100353</t>
+          <t xml:space="preserve">202604COM0100053</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRJ</t>
+          <t xml:space="preserve">MP3083FL</t>
         </is>
       </c>
       <c r="K22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:50:53+07:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1846/unit_20260722_145053_ebc5fda688.jpg</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>1488</v>
+        <v>1847</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lichien</t>
+          <t xml:space="preserve">Pak Indra</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100377</t>
+          <t xml:space="preserve">201804COM0100094</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100354</t>
+          <t xml:space="preserve">202604COM0100054</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRK</t>
+          <t xml:space="preserve">MP3085M0</t>
         </is>
       </c>
       <c r="K23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:51:02+07:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1847/unit_20260722_145102_902665d3a1.jpg</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1489</v>
+        <v>1848</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">Pak Adi</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100378</t>
+          <t xml:space="preserve">201804COM0100095</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100355</t>
+          <t xml:space="preserve">202604COM0100055</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRQ</t>
+          <t xml:space="preserve">MP3083G6</t>
         </is>
       </c>
       <c r="K24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:12+07:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1848/unit_20260722_145212_45bd77ba7c.jpg</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>1490</v>
+        <v>1849</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bekasi</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Melgita-Accounting</t>
+          <t xml:space="preserve">Pak Arif</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100379</t>
+          <t xml:space="preserve">201804COM0100096</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100356</t>
+          <t xml:space="preserve">202604COM0100056</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRT</t>
+          <t xml:space="preserve">MP3083H0</t>
         </is>
       </c>
       <c r="K25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:51:18+07:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1849/unit_20260722_145118_3cb8c36c9c.jpg</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1491</v>
+        <v>1850</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">203</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Cikarang</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">ADINDA</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100380</t>
+          <t xml:space="preserve">201804COM0100037</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100357</t>
+          <t xml:space="preserve">202604COM0100044</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NS1</t>
+          <t xml:space="preserve">MP3083EH</t>
         </is>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:21+07:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1850/unit_20260722_145221_e8b9385296.jpg</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>1492</v>
+        <v>1851</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">203</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Cikarang</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">yanti</t>
+          <t xml:space="preserve">RIZAL BUDI</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100381</t>
+          <t xml:space="preserve">201811COM0100520</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100358</t>
+          <t xml:space="preserve">202604COM0100045</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSH</t>
+          <t xml:space="preserve">MP3083E3</t>
         </is>
       </c>
       <c r="K27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:29+07:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1851/unit_20260722_145229_87d340297a.jpg</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1493</v>
+        <v>1852</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">203</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Cikarang</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">RIZKI PUTRI</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100382</t>
+          <t xml:space="preserve">201811COM0100521</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100359</t>
+          <t xml:space="preserve">202604COM0100046</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSX</t>
+          <t xml:space="preserve">MP3083GA</t>
         </is>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:51:00+07:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1852/unit_20260722_145100_13633883b3.jpg</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>1494</v>
+        <v>1853</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">705</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">CV Jakarta</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">via</t>
+          <t xml:space="preserve">EKO ARI PRASETYO</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord CMO</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100383</t>
+          <t xml:space="preserve">201801COM0100007</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100360</t>
+          <t xml:space="preserve">202604COM0100079</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSZ</t>
+          <t xml:space="preserve">MP3083GV</t>
         </is>
       </c>
       <c r="K29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:03:51+07:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1853/unit_20260722_150351_ea88fa101f.jpg</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1495</v>
+        <v>1854</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">700</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Jakarta R4</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">shelly</t>
+          <t xml:space="preserve">PATRIC AVIDJAJA ROSELI</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100384</t>
+          <t xml:space="preserve">201707COM0100092</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100361</t>
+          <t xml:space="preserve">202604COM0100057</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NT4</t>
+          <t xml:space="preserve">MP3083DL</t>
         </is>
       </c>
       <c r="K30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:47+07:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1854/unit_20260722_145247_a478f416ee.jpg</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1496</v>
+        <v>1855</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">700</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Jakarta R4</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fiona-Accounting</t>
+          <t xml:space="preserve">PATRIC AVIDJAJA ROSELI PJS KACAB USED CAR</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100385</t>
+          <t xml:space="preserve">201709COM0100148</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100362</t>
+          <t xml:space="preserve">202604COM0100058</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTF</t>
+          <t xml:space="preserve">MP3083E2</t>
         </is>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:37+07:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1855/unit_20260722_145237_bc2f657590.jpg</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1497</v>
+        <v>1856</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">700</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Jakarta R4</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">ANUGRAH ILHAM</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100386</t>
+          <t xml:space="preserve">201805COM0100109</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100363</t>
+          <t xml:space="preserve">202604COM0100059</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTT</t>
+          <t xml:space="preserve">MP3085K0</t>
         </is>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:57+07:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1856/unit_20260722_145257_e855097102.jpg</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>1498</v>
+        <v>1857</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">700</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Jakarta R4</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gita</t>
+          <t xml:space="preserve">IMAM DWI MULYANTO</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100387</t>
+          <t xml:space="preserve">201807COM0100265</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100364</t>
+          <t xml:space="preserve">202604COM0100060</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV8</t>
+          <t xml:space="preserve">MP3083GQ</t>
         </is>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:14+07:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1857/unit_20260722_145214_e168971a75.jpg</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1499</v>
+        <v>1858</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">702</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Kelapa Gading R4</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">reyska</t>
+          <t xml:space="preserve">DESY NUR ISMIANDI</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100388</t>
+          <t xml:space="preserve">201802COM0100019</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100365</t>
+          <t xml:space="preserve">202604COM0100061</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVM</t>
+          <t xml:space="preserve">MP3085K6</t>
         </is>
       </c>
       <c r="K34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:54:19+07:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1858/unit_20260722_145419_17a0df2ea3.jpg</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>1500</v>
+        <v>1859</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">700</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">MT Haryono R4 New</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">vivian</t>
+          <t xml:space="preserve">PARHAHITHA.T</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100389</t>
+          <t xml:space="preserve">201805COM0100108</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100366</t>
+          <t xml:space="preserve">202604COM0100266</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVY</t>
+          <t xml:space="preserve">MP3083FD</t>
         </is>
       </c>
       <c r="K35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:04:26+07:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1859/unit_20260722_150426_5213d2bbf5.jpg</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>1501</v>
+        <v>1860</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">104</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Puri Indah</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elysian</t>
+          <t xml:space="preserve">ADAM FIRDAUS, RHANDY ROCHMAT D.W, M IVAN IRSHADI HELMY,ANDIKA DWI P,RYKY TUWAH</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100390</t>
+          <t xml:space="preserve">201805COM0100103</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100367</t>
+          <t xml:space="preserve">202604COM0100080</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NW6</t>
+          <t xml:space="preserve">MP3085J2</t>
         </is>
       </c>
       <c r="K36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:07:42+07:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1860/unit_20260722_150742_a2f81b0531.jpg</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1502</v>
+        <v>1861</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">214</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Balaraja</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aulia-Accounting</t>
+          <t xml:space="preserve">RISAK PRATIWI</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO Micro</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100391</t>
+          <t xml:space="preserve">201804COM0100034</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100368</t>
+          <t xml:space="preserve">202604COM0100062</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWB</t>
+          <t xml:space="preserve">MP3085J9</t>
         </is>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:52:40+07:00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1861/unit_20260722_145240_de012c7760.jpg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>1503</v>
+        <v>1862</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">214</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Balaraja</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">delfia</t>
+          <t xml:space="preserve">AYU PUSPITASARI</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100392</t>
+          <t xml:space="preserve">201901COM0100001</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100369</t>
+          <t xml:space="preserve">202604COM0100227</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWE</t>
+          <t xml:space="preserve">MP3085LS</t>
         </is>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:07:23+07:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1862/unit_20260722_150723_c0c73d67e7.jpg</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>1504</v>
+        <v>1863</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">130</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bogor</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">Ruang Dealing / MCV</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">MCV</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100394</t>
+          <t xml:space="preserve">201701COM0100018</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100370</t>
+          <t xml:space="preserve">202604COM0100047</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWF</t>
+          <t xml:space="preserve">MP3085J8</t>
         </is>
       </c>
       <c r="K39">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:53:20+07:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1863/unit_20260722_145320_7b5e48b191.jpg</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1505</v>
+        <v>1864</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">130</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Bogor</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">nia</t>
+          <t xml:space="preserve">AO Micro</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO Micro</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100395</t>
+          <t xml:space="preserve">201804COM0100033</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100371</t>
+          <t xml:space="preserve">202604COM0100048</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWP</t>
+          <t xml:space="preserve">MP3083FG</t>
         </is>
       </c>
       <c r="K40">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:53:37+07:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1864/unit_20260722_145337_932c541da1.jpg</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>1506</v>
+        <v>1865</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">102</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Ciputat</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">COOR CMO</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord CMO</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100396</t>
+          <t xml:space="preserve">201903COM0100046</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100372</t>
+          <t xml:space="preserve">202604COM0100262</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWQ</t>
+          <t xml:space="preserve">MP3083G8</t>
         </is>
       </c>
       <c r="K41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:08:38+07:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1865/unit_20260722_150838_31656d4d52.jpg</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>1507</v>
+        <v>1866</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">132</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Depok</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sania-Acounting</t>
+          <t xml:space="preserve">DEDI SETIAWAN</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100397</t>
+          <t xml:space="preserve">201804COM0100031</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100373</t>
+          <t xml:space="preserve">202604COM0100063</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWW</t>
+          <t xml:space="preserve">MP3083FT</t>
         </is>
       </c>
       <c r="K42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:55:08+07:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1866/unit_20260722_145508_04a9f25436.jpg</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1508</v>
+        <v>1867</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">132</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Depok</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Johanna</t>
+          <t xml:space="preserve">ATIN SUPRIYADI</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO Micro</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100398</t>
+          <t xml:space="preserve">201804COM0100032</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100374</t>
+          <t xml:space="preserve">202604COM0100064</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXB</t>
+          <t xml:space="preserve">MP3085JQ</t>
         </is>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:55:29+07:00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1867/unit_20260722_145529_6c0c0d9fc9.jpg</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1509</v>
+        <v>1868</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">136</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Rangkas Bitung</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">MUHAMAD SIDIK</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100399</t>
+          <t xml:space="preserve">201804COM0100038</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100375</t>
+          <t xml:space="preserve">202604COM0100065</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXE</t>
+          <t xml:space="preserve">MP3083DK</t>
         </is>
       </c>
       <c r="K44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:55:42+07:00</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1868/unit_20260722_145542_948c6c8e8e.jpg</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>1510</v>
+        <v>1869</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">136</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Rangkas Bitung</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">SITI HARDIYANTI</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kasir</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100400</t>
+          <t xml:space="preserve">201804COM0100039</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100376</t>
+          <t xml:space="preserve">202604COM0100066</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXM</t>
+          <t xml:space="preserve">MP3083F3</t>
         </is>
       </c>
       <c r="K45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:55:01+07:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1869/unit_20260722_145501_64e6e50cf3.jpg</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1511</v>
+        <v>1870</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">133</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Serang</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">maureen</t>
+          <t xml:space="preserve">Lili Hidayat</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO Micro</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100401</t>
+          <t xml:space="preserve">201804COM0100040</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100377</t>
+          <t xml:space="preserve">202604COM0100067</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NY2</t>
+          <t xml:space="preserve">MP3083FB</t>
         </is>
       </c>
       <c r="K46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:54:04+07:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1870/unit_20260722_145404_608d531e6f.jpg</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>1512</v>
+        <v>1871</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">cliff</t>
+          <t xml:space="preserve">MH</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord CMO</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100402</t>
+          <t xml:space="preserve">201707COM0100105</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100378</t>
+          <t xml:space="preserve">202604COM0100068</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NY8</t>
+          <t xml:space="preserve">MP3083E9</t>
         </is>
       </c>
       <c r="K47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:55:58+07:00</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1871/unit_20260722_145558_4cdb6a1dc0.jpg</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1513</v>
+        <v>1872</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Andri-Accounting</t>
+          <t xml:space="preserve">TEGUH HARSANTO KA AREA</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100403</t>
+          <t xml:space="preserve">201709COM0100141</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100379</t>
+          <t xml:space="preserve">202604COM0100069</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYQ</t>
+          <t xml:space="preserve">MP3083ET</t>
         </is>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:56:09+07:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1872/unit_20260722_145609_6ed5268186.jpg</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1514</v>
+        <v>1873</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Made-Accounting</t>
+          <t xml:space="preserve">NUR AJI SUGIARTHO</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100404</t>
+          <t xml:space="preserve">201709COM0100142</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100380</t>
+          <t xml:space="preserve">202604COM0100070</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYR</t>
+          <t xml:space="preserve">MP3083HA</t>
         </is>
       </c>
       <c r="K49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:56:18+07:00</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1873/unit_20260722_145618_cc60096eef.jpg</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>1515</v>
+        <v>1874</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">MARNIATI ZEBVA</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100415</t>
+          <t xml:space="preserve">201710COM0100172</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100381</t>
+          <t xml:space="preserve">202604COM0100071</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYW</t>
+          <t xml:space="preserve">MP3083DH</t>
         </is>
       </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:56:28+07:00</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1874/unit_20260722_145628_89ae9bd5a8.jpg</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>1516</v>
+        <v>1875</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bella-Tax</t>
+          <t xml:space="preserve">AVAN</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM0100182</t>
+          <t xml:space="preserve">201801COM0100018</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100382</t>
+          <t xml:space="preserve">202604COM0100072</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ0</t>
+          <t xml:space="preserve">MP3083EG</t>
         </is>
       </c>
       <c r="K51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:57:18+07:00</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1875/unit_20260722_145718_10104ce9ca.jpg</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1517</v>
+        <v>1876</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liviana</t>
+          <t xml:space="preserve">ROBBY</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100363</t>
+          <t xml:space="preserve">201804COM0100035</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100383</t>
+          <t xml:space="preserve">202604COM0100073</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ5</t>
+          <t xml:space="preserve">MP3083E0</t>
         </is>
       </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:56:40+07:00</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1876/unit_20260722_145640_d8d8098720.jpg</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>1518</v>
+        <v>1877</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bella</t>
+          <t xml:space="preserve">ABDUL ROUp</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100365</t>
+          <t xml:space="preserve">201804COM0100077</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100384</t>
+          <t xml:space="preserve">202604COM0100074</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ8</t>
+          <t xml:space="preserve">MP3083GS</t>
         </is>
       </c>
       <c r="K53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:55:34+07:00</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1877/unit_20260722_145534_3cbcc4f21d.jpg</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1519</v>
+        <v>1878</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wilona-Tax</t>
+          <t xml:space="preserve">ARDESI</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100366</t>
+          <t xml:space="preserve">201804COM0100078</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100385</t>
+          <t xml:space="preserve">202604COM0100075</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ9</t>
+          <t xml:space="preserve">MP3083EJ</t>
         </is>
       </c>
       <c r="K54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:57:35+07:00</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1878/unit_20260722_145735_5c9ec837cf.jpg</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1520</v>
+        <v>1879</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAKARTA 2</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accounting &amp; Tax</t>
+          <t xml:space="preserve">Tangerang</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">ex tax</t>
+          <t xml:space="preserve">RIDWAN FADHILA</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100367</t>
+          <t xml:space="preserve">201805COM0100247</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100386</t>
+          <t xml:space="preserve">202604COM0100076</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZF</t>
+          <t xml:space="preserve">MP3085L0</t>
         </is>
       </c>
       <c r="K55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:57:09+07:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1879/unit_20260722_145709_3b55679b23.jpg</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>1521</v>
+        <v>1880</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">400</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Jambi</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">boni</t>
+          <t xml:space="preserve">BETTY VERONICA</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Admin</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100183</t>
+          <t xml:space="preserve">201703COM00021</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100545</t>
+          <t xml:space="preserve">202604COM0100081</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NT9</t>
+          <t xml:space="preserve">MP3085JX</t>
         </is>
       </c>
       <c r="K56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:00:09+07:00</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1880/unit_20260722_150009_acc878f620.jpg</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>1522</v>
+        <v>1881</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">400</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Jambi</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">misbah</t>
+          <t xml:space="preserve">KOLEKTOR</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100184</t>
+          <t xml:space="preserve">201808COM0100435</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100546</t>
+          <t xml:space="preserve">202604COM0100082</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTA</t>
+          <t xml:space="preserve">MP3085KC</t>
         </is>
       </c>
       <c r="K57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:08:54+07:00</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1881/unit_20260722_150854_3ccbfdc310.jpg</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>1523</v>
+        <v>1882</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">406</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Kuala Tungkal</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">fadly</t>
+          <t xml:space="preserve">SUHARNANIK</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100188</t>
+          <t xml:space="preserve">201710COM0100181</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100547</t>
+          <t xml:space="preserve">202604COM0100077</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTB</t>
+          <t xml:space="preserve">MP3083FH</t>
         </is>
       </c>
       <c r="K58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:57:57+07:00</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1882/unit_20260722_145757_4e5d340d1a.jpg</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1524</v>
+        <v>1883</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">406</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Kuala Tungkal</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">dwi</t>
+          <t xml:space="preserve">RUSTAM DARMAYANTO</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100189</t>
+          <t xml:space="preserve">201804COM0100087</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100548</t>
+          <t xml:space="preserve">202604COM0100078</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTJ</t>
+          <t xml:space="preserve">MP3083E1</t>
         </is>
       </c>
       <c r="K59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T14:57:00+07:00</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1883/unit_20260722_145700_17842486e8.jpg</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1525</v>
+        <v>1884</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">410</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Merlung</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">intan</t>
+          <t xml:space="preserve">Arisca Novika</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100190</t>
+          <t xml:space="preserve">201808COM0100287</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100549</t>
+          <t xml:space="preserve">202604COM0100083</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTK</t>
+          <t xml:space="preserve">MP3085KG</t>
         </is>
       </c>
       <c r="K60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:09:12+07:00</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1884/unit_20260722_150912_a5e0f8dddc.jpg</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>1526</v>
+        <v>1885</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">402</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Muara Bulian</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">ex heru</t>
+          <t xml:space="preserve">KACAB</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100191</t>
+          <t xml:space="preserve">201804COM0100055</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100550</t>
+          <t xml:space="preserve">202604COM0100084</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTN</t>
+          <t xml:space="preserve">MP3085LR</t>
         </is>
       </c>
       <c r="K61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:09:22+07:00</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1885/unit_20260722_150922_9f4aa52b01.jpg</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>1527</v>
+        <v>1886</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">402</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Muara Bulian</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">sugeng</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100203</t>
+          <t xml:space="preserve">201805COM0100124</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100551</t>
+          <t xml:space="preserve">202604COM0100085</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTQ</t>
+          <t xml:space="preserve">MP3083DE</t>
         </is>
       </c>
       <c r="K62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:02:11+07:00</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1886/unit_20260722_150211_a6bfc3ba12.jpg</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1528</v>
+        <v>1887</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">401</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Muara Bungo</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">fadil</t>
+          <t xml:space="preserve">CLAUDIA</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100209</t>
+          <t xml:space="preserve">201902COM0100026</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100552</t>
+          <t xml:space="preserve">202604COM0100248</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTR</t>
+          <t xml:space="preserve">MP3083DT</t>
         </is>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:09:33+07:00</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1887/unit_20260722_150933_47c35db0cf.jpg</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1529</v>
+        <v>1888</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">407</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Muara Sabak</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coor GA</t>
+          <t xml:space="preserve">TIMBUL MUNTE</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100226</t>
+          <t xml:space="preserve">201709COM0100152</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100553</t>
+          <t xml:space="preserve">202604COM0100086</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTY</t>
+          <t xml:space="preserve">MP3083DY</t>
         </is>
       </c>
       <c r="K64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:09:42+07:00</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1888/unit_20260722_150942_84bd756469.jpg</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>1530</v>
+        <v>1889</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">409</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Sarolangun</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">deni</t>
+          <t xml:space="preserve">JUAN SEPTIAN FERON</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100227</t>
+          <t xml:space="preserve">201705COM00058</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100554</t>
+          <t xml:space="preserve">202604COM0100087</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV1</t>
+          <t xml:space="preserve">MP3083E5</t>
         </is>
       </c>
       <c r="K65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:10:01+07:00</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1889/unit_20260722_151001_725aaab0e1.jpg</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>1531</v>
+        <v>1890</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">408</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Tebo</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t xml:space="preserve">IDCARD-GA</t>
+          <t xml:space="preserve">IWAN SUSANTO</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100350</t>
+          <t xml:space="preserve">201805COM0100112</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100555</t>
+          <t xml:space="preserve">202604COM0100088</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV4</t>
+          <t xml:space="preserve">MP3083E7</t>
         </is>
       </c>
       <c r="K66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:10:41+07:00</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1890/unit_20260722_151041_de7c613074.jpg</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>1532</v>
+        <v>1891</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAMBI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">408</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Tebo</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">steven</t>
+          <t xml:space="preserve">FITRIA ULFA SARI</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100424</t>
+          <t xml:space="preserve">201902COM0100018</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100556</t>
+          <t xml:space="preserve">202604COM0100241</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV5</t>
+          <t xml:space="preserve">MP3083DZ</t>
         </is>
       </c>
       <c r="K67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16T14:51:26+07:00</t>
+          <t xml:space="preserve">2026-07-22T15:11:12+07:00</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t xml:space="preserve">uploads/1532/unit_20260716_145126_cdd87559b6.jpg</t>
+          <t xml:space="preserve">uploads/1891/unit_20260722_151112_be98307879.jpg</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1533</v>
+        <v>1892</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">200</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Bandung</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t xml:space="preserve">ibu ida</t>
+          <t xml:space="preserve">RIZKI PUJIANTI</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100142</t>
+          <t xml:space="preserve">201808COM0100298</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100557</t>
+          <t xml:space="preserve">202604COM0100089</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV6</t>
+          <t xml:space="preserve">MP3083G5</t>
         </is>
       </c>
       <c r="K68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:14:45+07:00</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1892/unit_20260722_151445_3f188a5e75.jpg</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>1534</v>
+        <v>1893</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">216</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Cikampek</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t xml:space="preserve">rani</t>
+          <t xml:space="preserve">201709COM0100161</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">MCV</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100200</t>
+          <t xml:space="preserve">201709COM0100161</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100558</t>
+          <t xml:space="preserve">202604COM0100090</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV7</t>
+          <t xml:space="preserve">MP3085HY</t>
         </is>
       </c>
       <c r="K69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:14:01+07:00</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1893/unit_20260722_151401_480c27ed3c.jpg</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1535</v>
+        <v>1894</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">213</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Cimahi</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t xml:space="preserve">leoni</t>
+          <t xml:space="preserve">YUDHISTIRA</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100207</t>
+          <t xml:space="preserve">201703COM00025</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100559</t>
+          <t xml:space="preserve">202604COM0100091</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV9</t>
+          <t xml:space="preserve">MP3085KK</t>
         </is>
       </c>
       <c r="K70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:01:47+07:00</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1894/unit_20260722_150147_7337694350.jpg</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>1536</v>
+        <v>1895</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">213</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Cimahi</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t xml:space="preserve">farid</t>
+          <t xml:space="preserve">SAEPUL ANWAR</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100337</t>
+          <t xml:space="preserve">201801COM0100008</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100560</t>
+          <t xml:space="preserve">202604COM0100092</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVA</t>
+          <t xml:space="preserve">MP3085KT</t>
         </is>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:14:11+07:00</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1895/unit_20260722_151411_dd69d9b570.jpg</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>1537</v>
+        <v>1896</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">213</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Cimahi</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zaki-GA</t>
+          <t xml:space="preserve">MILDA SELVIA</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100344</t>
+          <t xml:space="preserve">201804COM0100072</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100561</t>
+          <t xml:space="preserve">202604COM0100093</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVG</t>
+          <t xml:space="preserve">MP3085KX</t>
         </is>
       </c>
       <c r="K72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:14:21+07:00</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1896/unit_20260722_151421_ef724914e8.jpg</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>1538</v>
+        <v>1897</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">211</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Jatibarang</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atang</t>
+          <t xml:space="preserve">RIZKY ALAPAMA</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100346</t>
+          <t xml:space="preserve">201801COM0100009</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100562</t>
+          <t xml:space="preserve">202604COM0100094</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVK</t>
+          <t xml:space="preserve">MP3085L4</t>
         </is>
       </c>
       <c r="K73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:15:02+07:00</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1897/unit_20260722_151502_8d21a1270f.jpg</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1539</v>
+        <v>1898</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">211</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Jatibarang</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t xml:space="preserve">tere</t>
+          <t xml:space="preserve">ENDANG JAYANTI MAYANGSARI</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100358</t>
+          <t xml:space="preserve">201807COM0100249</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100563</t>
+          <t xml:space="preserve">202604COM0100095</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVN</t>
+          <t xml:space="preserve">MP3085L7</t>
         </is>
       </c>
       <c r="K74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:15:25+07:00</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1898/unit_20260722_151525_aadef73c77.jpg</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1540</v>
+        <v>1899</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">201</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">GA</t>
+          <t xml:space="preserve">Karawang</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t xml:space="preserve">ainun</t>
+          <t xml:space="preserve">CM MAHENDRA</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100360</t>
+          <t xml:space="preserve">201804COM0100089</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100564</t>
+          <t xml:space="preserve">202604COM0100096</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVS</t>
+          <t xml:space="preserve">MP3085LB</t>
         </is>
       </c>
       <c r="K75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:15:42+07:00</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1899/unit_20260722_151542_eafad9bab1.jpg</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>1541</v>
+        <v>1900</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">209</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Majalengka</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">jeny</t>
+          <t xml:space="preserve">FERRY MULYADI</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t xml:space="preserve">201707COM0100112</t>
+          <t xml:space="preserve">201807COM0100255</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100489</t>
+          <t xml:space="preserve">202604COM0100097</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSF</t>
+          <t xml:space="preserve">MP3083GZ</t>
         </is>
       </c>
       <c r="K76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:08:36+07:00</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1900/unit_20260722_150836_7268061c39.jpg</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1542</v>
+        <v>1901</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">208</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Purwakarta</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t xml:space="preserve">elsa</t>
+          <t xml:space="preserve">ANTONI TAMPUBOLON</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100010</t>
+          <t xml:space="preserve">201805COM0100118</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100490</t>
+          <t xml:space="preserve">202604COM0100098</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP9</t>
+          <t xml:space="preserve">MP3085K5</t>
         </is>
       </c>
       <c r="K77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:14:57+07:00</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1901/unit_20260722_151457_c6899f44d2.jpg</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>1543</v>
+        <v>1902</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">210</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Banjar</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t xml:space="preserve">karina</t>
+          <t xml:space="preserve">LATIF BAYANI</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100011</t>
+          <t xml:space="preserve">201810COM0100506</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100491</t>
+          <t xml:space="preserve">202604COM0100099</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNW</t>
+          <t xml:space="preserve">MP3085JY</t>
         </is>
       </c>
       <c r="K78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:16:00+07:00</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1902/unit_20260722_151600_066d8e2a92.jpg</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1544</v>
+        <v>1903</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">210</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Banjar</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayu-comben</t>
+          <t xml:space="preserve">TRI KUSWARDANI</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100012</t>
+          <t xml:space="preserve">201810COM0100507</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100492</t>
+          <t xml:space="preserve">202604COM0100100</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPB</t>
+          <t xml:space="preserve">MP3085KB</t>
         </is>
       </c>
       <c r="K79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:16:43+07:00</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1903/unit_20260722_151643_e4ff0678f6.jpg</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>1545</v>
+        <v>1904</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">219</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Ciamis</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">Toni Rindarto</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100223</t>
+          <t xml:space="preserve">201901COM0100007</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100493</t>
+          <t xml:space="preserve">202604COM0100233</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVC</t>
+          <t xml:space="preserve">MP3083ES</t>
         </is>
       </c>
       <c r="K80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:17:22+07:00</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1904/unit_20260722_151722_6ac829beef.jpg</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1546</v>
+        <v>1905</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">219</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Ciamis</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t xml:space="preserve">ayu</t>
+          <t xml:space="preserve">Jella Ananty</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100225</t>
+          <t xml:space="preserve">201901COM0100008</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100494</t>
+          <t xml:space="preserve">202604COM0100234</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVZ</t>
+          <t xml:space="preserve">MP3083DX</t>
         </is>
       </c>
       <c r="K81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:17:12+07:00</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1905/unit_20260722_151712_79e6f7575b.jpg</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1547</v>
+        <v>1906</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">219</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Ciamis</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t xml:space="preserve">pengembalian ke GA ex comben</t>
+          <t xml:space="preserve">Mia Rosmiati</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100330</t>
+          <t xml:space="preserve">201901COM0100009</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100495</t>
+          <t xml:space="preserve">202604COM0100235</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQG</t>
+          <t xml:space="preserve">MP3083H5</t>
         </is>
       </c>
       <c r="K82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:17:37+07:00</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1906/unit_20260722_151737_9f6faa7e9f.jpg</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1548</v>
+        <v>1907</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">207</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Garut</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Puput-Comben</t>
+          <t xml:space="preserve">Andri Saepudin H</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100355</t>
+          <t xml:space="preserve">201709COM0100144</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100496</t>
+          <t xml:space="preserve">202604COM0100101</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302HGH</t>
+          <t xml:space="preserve">MP3085KD</t>
         </is>
       </c>
       <c r="K83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:11:47+07:00</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1907/unit_20260722_151147_9122f32946.jpg</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>1549</v>
+        <v>1908</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">207</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Garut</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t xml:space="preserve">ursula selin</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100356</t>
+          <t xml:space="preserve">201804COM0100056</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100497</t>
+          <t xml:space="preserve">202604COM0100102</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNA</t>
+          <t xml:space="preserve">MP3085KP</t>
         </is>
       </c>
       <c r="K84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:16:57+07:00</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1908/unit_20260722_151657_5ac949d25c.jpg</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>1550</v>
+        <v>1909</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">207</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Garut</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t xml:space="preserve">lenny</t>
+          <t xml:space="preserve">ARO</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100357</t>
+          <t xml:space="preserve">201808COM0100422</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100498</t>
+          <t xml:space="preserve">202604COM0100103</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNG</t>
+          <t xml:space="preserve">MP3085L1</t>
         </is>
       </c>
       <c r="K85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:18:05+07:00</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1909/unit_20260722_151805_014ed384e8.jpg</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1551</v>
+        <v>1910</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">207</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Garut</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">ex christin</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100359</t>
+          <t xml:space="preserve">201808COM0100496</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100499</t>
+          <t xml:space="preserve">202604COM0100104</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNH</t>
+          <t xml:space="preserve">MP3085L2</t>
         </is>
       </c>
       <c r="K86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:11:22+07:00</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1910/unit_20260722_151122_1aae504064.jpg</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>1552</v>
+        <v>1911</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">138</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Pelabuhan Ratu</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prisla-HR Service</t>
+          <t xml:space="preserve">PUPUT DAMIANI</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100331</t>
+          <t xml:space="preserve">201801COM0100005</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100500</t>
+          <t xml:space="preserve">202604COM0100105</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNK</t>
+          <t xml:space="preserve">MP3085L9</t>
         </is>
       </c>
       <c r="K87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:18:28+07:00</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1911/unit_20260722_151828_fddf7ff200.jpg</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1553</v>
+        <v>1912</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">205</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Tasikmalaya</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fikri-HR Service</t>
+          <t xml:space="preserve">Miftah Khoir</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100349</t>
+          <t xml:space="preserve">201709COM0100143</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100501</t>
+          <t xml:space="preserve">202604COM0100106</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNL</t>
+          <t xml:space="preserve">MP3085LA</t>
         </is>
       </c>
       <c r="K88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:31:45+07:00</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1912/unit_20260722_153145_734d476971.jpg</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1554</v>
+        <v>1913</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">205</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Tasikmalaya</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t xml:space="preserve">billy-hr</t>
+          <t xml:space="preserve">Bagus Rahayu Pamungkas</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100351</t>
+          <t xml:space="preserve">201804COM0100054</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100502</t>
+          <t xml:space="preserve">202604COM0100107</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNM</t>
+          <t xml:space="preserve">MP3085LL</t>
         </is>
       </c>
       <c r="K89">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:31:56+07:00</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1913/unit_20260722_153156_66d6abd70e.jpg</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1555</v>
+        <v>1914</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">205</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Tasikmalaya</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fanti-HR Service</t>
+          <t xml:space="preserve">Maya Ratna Sari</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100352</t>
+          <t xml:space="preserve">201807COM0100248</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100503</t>
+          <t xml:space="preserve">202604COM0100108</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNP</t>
+          <t xml:space="preserve">MP3085LN</t>
         </is>
       </c>
       <c r="K90">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:32:06+07:00</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1914/unit_20260722_153206_0a83793b88.jpg</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1556</v>
+        <v>1915</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">205</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Tasikmalaya</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Agung-Hr Service</t>
+          <t xml:space="preserve">Miftahjari</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100354</t>
+          <t xml:space="preserve">201808COM0100497</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100504</t>
+          <t xml:space="preserve">202604COM0100109</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNR</t>
+          <t xml:space="preserve">MP3083DB</t>
         </is>
       </c>
       <c r="K91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:32:21+07:00</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1915/unit_20260722_153221_ec64c4ec15.jpg</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1557</v>
+        <v>1916</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA BARAT 2</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">205</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Tasikmalaya</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t xml:space="preserve">marta</t>
+          <t xml:space="preserve">Ari Taufik Ahmad</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM0100187</t>
+          <t xml:space="preserve">201810COM0100504</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100505</t>
+          <t xml:space="preserve">202604COM0100110</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNS</t>
+          <t xml:space="preserve">MP3083ED</t>
         </is>
       </c>
       <c r="K92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:32:32+07:00</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1916/unit_20260722_153232_355e47ef49.jpg</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1558</v>
+        <v>1917</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">232</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Demak</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">sintia</t>
+          <t xml:space="preserve">Khofifah Putri Shinta</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t xml:space="preserve">201805COM0100120</t>
+          <t xml:space="preserve">201709COM0100153</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100506</t>
+          <t xml:space="preserve">202604COM0100111</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNV</t>
+          <t xml:space="preserve">MP3083FF</t>
         </is>
       </c>
       <c r="K93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:15:43+07:00</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1917/unit_20260722_151543_85dc215cb7.jpg</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1559</v>
+        <v>1918</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">227</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Kendal</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t xml:space="preserve">nydia</t>
+          <t xml:space="preserve">HANUNG WAHYU PUTRANTO</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100332</t>
+          <t xml:space="preserve">201808COM0100495</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100507</t>
+          <t xml:space="preserve">202604COM0100112</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP3</t>
+          <t xml:space="preserve">MP3083FS</t>
         </is>
       </c>
       <c r="K94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:21:10+07:00</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1918/unit_20260722_152110_27d6817978.jpg</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>1560</v>
+        <v>1919</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">222</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Kudus</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raka-L&amp;D</t>
+          <t xml:space="preserve">BENNY YUDI BUDIANTO</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100334</t>
+          <t xml:space="preserve">201703COM00018</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100508</t>
+          <t xml:space="preserve">202604COM0100267</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP4</t>
+          <t xml:space="preserve">MP3083F4</t>
         </is>
       </c>
       <c r="K95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:15:21+07:00</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1919/unit_20260722_151521_a35ecaf94b.jpg</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1561</v>
+        <v>1920</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">224</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Magelang</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yossy-L&amp;D</t>
+          <t xml:space="preserve">Devinta O</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100335</t>
+          <t xml:space="preserve">201709COM0100146</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100509</t>
+          <t xml:space="preserve">202604COM0100113</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP5</t>
+          <t xml:space="preserve">MP3083G7</t>
         </is>
       </c>
       <c r="K96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:32:49+07:00</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1920/unit_20260722_153249_f5760b3e88.jpg</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>1562</v>
+        <v>1921</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">224</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Magelang</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marlin-l&amp;d</t>
+          <t xml:space="preserve">Daniel Niko</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100338</t>
+          <t xml:space="preserve">201709COM0100162</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100510</t>
+          <t xml:space="preserve">202604COM0100114</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP7</t>
+          <t xml:space="preserve">MP3083GB</t>
         </is>
       </c>
       <c r="K97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:33:00+07:00</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1921/unit_20260722_153300_68d624e689.jpg</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1563</v>
+        <v>1922</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">226</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Salatiga</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t xml:space="preserve">OCA</t>
+          <t xml:space="preserve">KOORD AO</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100343</t>
+          <t xml:space="preserve">201703COM00024</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100511</t>
+          <t xml:space="preserve">202604COM0100115</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPA</t>
+          <t xml:space="preserve">MP3083H8</t>
         </is>
       </c>
       <c r="K98">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:33:25+07:00</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1922/unit_20260722_153325_001ffdf68b.jpg</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1564</v>
+        <v>1923</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">226</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Salatiga</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ex Pak Ardy</t>
+          <t xml:space="preserve">TRIKA HENDRA KUSUMA</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100347</t>
+          <t xml:space="preserve">201805COM0100122</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100512</t>
+          <t xml:space="preserve">202604COM0100116</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPC</t>
+          <t xml:space="preserve">MP3085K7</t>
         </is>
       </c>
       <c r="K99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:33:35+07:00</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1923/unit_20260722_153335_f774dadba9.jpg</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1565</v>
+        <v>1924</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">226</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">HRD</t>
+          <t xml:space="preserve">Salatiga</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Della-l&amp;d</t>
+          <t xml:space="preserve">TRI WICAKSONO</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100348</t>
+          <t xml:space="preserve">201805COM0100123</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100513</t>
+          <t xml:space="preserve">202604COM0100117</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPE</t>
+          <t xml:space="preserve">MP3085JK</t>
         </is>
       </c>
       <c r="K100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:35:44+07:00</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1924/unit_20260722_153544_8d23be7926.jpg</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1566</v>
+        <v>1925</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">226</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Development</t>
+          <t xml:space="preserve">Salatiga</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">HERI WIDIYANTO</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100266</t>
+          <t xml:space="preserve">201810COM0100505</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100634</t>
+          <t xml:space="preserve">202604COM0100118</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTG</t>
+          <t xml:space="preserve">MP3085M4</t>
         </is>
       </c>
       <c r="K101">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:01+07:00</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1925/unit_20260722_153901_295f00bd63.jpg</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>1567</v>
+        <v>1926</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">220</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Development</t>
+          <t xml:space="preserve">Semarang</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t xml:space="preserve">DM-IMFI LOUNGE</t>
+          <t xml:space="preserve">SLAMET RIYADI</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100267</t>
+          <t xml:space="preserve">201804COM0100041</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100631</t>
+          <t xml:space="preserve">202604COM0100119</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NS8</t>
+          <t xml:space="preserve">MP3085LD</t>
         </is>
       </c>
       <c r="K102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:36:05+07:00</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1926/unit_20260722_153605_9107646a71.jpg</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1568</v>
+        <v>1927</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">220</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Development</t>
+          <t xml:space="preserve">Semarang</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t xml:space="preserve">DM-IMFI LOUNGE</t>
+          <t xml:space="preserve">RIA WIDYA SAGITA</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100268</t>
+          <t xml:space="preserve">201805COM0100121</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100632</t>
+          <t xml:space="preserve">202604COM0100120</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NS9</t>
+          <t xml:space="preserve">MP3085KW</t>
         </is>
       </c>
       <c r="K103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:36:17+07:00</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1927/unit_20260722_153617_8eb7a4e49d.jpg</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1569</v>
+        <v>1928</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">221</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Development</t>
+          <t xml:space="preserve">Solo</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tria</t>
+          <t xml:space="preserve">Setyawan Pristiyanto</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100269</t>
+          <t xml:space="preserve">201804COM0100051</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100633</t>
+          <t xml:space="preserve">202604COM0100121</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSE</t>
+          <t xml:space="preserve">MP3083DM</t>
         </is>
       </c>
       <c r="K104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:36:32+07:00</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1928/unit_20260722_153632_83e7ce0fca.jpg</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1570</v>
+        <v>1929</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TENGAH</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">221</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Comercial Vehicle</t>
+          <t xml:space="preserve">Solo</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regina-CV</t>
+          <t xml:space="preserve">AHMAD AMMAR MUZAKKY</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100155</t>
+          <t xml:space="preserve">201804COM0100052</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100635</t>
+          <t xml:space="preserve">202604COM0100122</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTH</t>
+          <t xml:space="preserve">MP3083E4</t>
         </is>
       </c>
       <c r="K105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:36:49+07:00</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1929/unit_20260722_153649_23613ddaea.jpg</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1571</v>
+        <v>1930</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">259</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Comercial Vehicle</t>
+          <t xml:space="preserve">Bojonegoro</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vira-CV</t>
+          <t xml:space="preserve">RAHMA WIDANA</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100156</t>
+          <t xml:space="preserve">201804COM0100070</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100636</t>
+          <t xml:space="preserve">202604COM0100123</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTL</t>
+          <t xml:space="preserve">MP3083F1</t>
         </is>
       </c>
       <c r="K106">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:09+07:00</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1930/unit_20260722_153709_d7930c9794.jpg</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1572</v>
+        <v>1931</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">259</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Comercial Vehicle</t>
+          <t xml:space="preserve">Bojonegoro</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajeng</t>
+          <t xml:space="preserve">BERLIANSYAH ASEP W P</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100157</t>
+          <t xml:space="preserve">201804COM0100086</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100637</t>
+          <t xml:space="preserve">202604COM0100124</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTZ</t>
+          <t xml:space="preserve">MP3083F5</t>
         </is>
       </c>
       <c r="K107">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:19+07:00</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1931/unit_20260722_153719_54957d1c00.jpg</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>1573</v>
+        <v>1932</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">259</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Comercial Vehicle</t>
+          <t xml:space="preserve">Bojonegoro</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">201807COM0100254</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100159</t>
+          <t xml:space="preserve">201807COM0100254</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100638</t>
+          <t xml:space="preserve">202604COM0100125</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVD</t>
+          <t xml:space="preserve">MP3083GC</t>
         </is>
       </c>
       <c r="K108">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:28+07:00</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1932/unit_20260722_153728_ed64f1a44a.jpg</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1574</v>
+        <v>1933</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">758</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">CAB. SURABAYA USED C</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pak Nando-CA1</t>
+          <t xml:space="preserve">Mutiara</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM0100174</t>
+          <t xml:space="preserve">201805COM0100125</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100291</t>
+          <t xml:space="preserve">202604COM0100126</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNC</t>
+          <t xml:space="preserve">MP3083FW</t>
         </is>
       </c>
       <c r="K109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:26:30+07:00</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1933/unit_20260722_152630_c5e30b5f70.jpg</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1575</v>
+        <v>1934</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">244</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Gresik</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t xml:space="preserve">yohanes</t>
+          <t xml:space="preserve">Nely Rahmawati</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM0100188</t>
+          <t xml:space="preserve">201806COM0100186</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100292</t>
+          <t xml:space="preserve">202604COM0100127</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNQ</t>
+          <t xml:space="preserve">MP3083F9</t>
         </is>
       </c>
       <c r="K110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:16:14+07:00</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1934/unit_20260722_151614_bc6d5200fd.jpg</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1576</v>
+        <v>1935</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">283</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Lamongan</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">NURUL AZWAR</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100021</t>
+          <t xml:space="preserve">201710COM0100189</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100293</t>
+          <t xml:space="preserve">202604COM0100128</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNX</t>
+          <t xml:space="preserve">MP3083GJ</t>
         </is>
       </c>
       <c r="K111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:18:41+07:00</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1935/unit_20260722_151841_1090777d74.jpg</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1577</v>
+        <v>1936</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">240</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">SURABAYA</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rangga -CA 1</t>
+          <t xml:space="preserve">ARIYANTO</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100152</t>
+          <t xml:space="preserve">201702COM0100059</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100294</t>
+          <t xml:space="preserve">202604COM0100129</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP1</t>
+          <t xml:space="preserve">MP3083GK</t>
         </is>
       </c>
       <c r="K112">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:49+07:00</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1936/unit_20260722_153749_84642df99b.jpg</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1578</v>
+        <v>1937</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">240</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">SURABAYA</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">CA - Leonardus</t>
+          <t xml:space="preserve">RUSDIN</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100158</t>
+          <t xml:space="preserve">201702COM0100061</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100295</t>
+          <t xml:space="preserve">202604COM0100130</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP2</t>
+          <t xml:space="preserve">MP3083GY</t>
         </is>
       </c>
       <c r="K113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:38:01+07:00</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1937/unit_20260722_153801_1a55179153.jpg</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1579</v>
+        <v>1938</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">240</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">SURABAYA</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rini PRATIWI</t>
+          <t xml:space="preserve">IVAN</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100192</t>
+          <t xml:space="preserve">201703COM00029</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100296</t>
+          <t xml:space="preserve">202604COM0100131</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP6</t>
+          <t xml:space="preserve">MP3085LW</t>
         </is>
       </c>
       <c r="K114">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:38:13+07:00</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1938/unit_20260722_153813_740667571a.jpg</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1580</v>
+        <v>1939</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">240</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">SURABAYA</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t xml:space="preserve">siska</t>
+          <t xml:space="preserve">ERIKA</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100315</t>
+          <t xml:space="preserve">201408COM0100105</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100297</t>
+          <t xml:space="preserve">202604COM0100224</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPJ</t>
+          <t xml:space="preserve">MP3083FN</t>
         </is>
       </c>
       <c r="K115">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:10+07:00</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1939/unit_20260722_153910_dec1bf9626.jpg</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1581</v>
+        <v>1940</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">770</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Surabaya R4</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ilona-CA1</t>
+          <t xml:space="preserve">RISTA</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100317</t>
+          <t xml:space="preserve">201801COM0100013</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100298</t>
+          <t xml:space="preserve">202604COM0100132</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPM</t>
+          <t xml:space="preserve">MP3085JV</t>
         </is>
       </c>
       <c r="K116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:38:26+07:00</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1940/unit_20260722_153826_bef97f2aa0.jpg</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1582</v>
+        <v>1941</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">770</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Surabaya R4</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t xml:space="preserve">irfan-CA</t>
+          <t xml:space="preserve">FEBRI</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100318</t>
+          <t xml:space="preserve">201805COM0100117</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100299</t>
+          <t xml:space="preserve">202604COM0100133</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPN</t>
+          <t xml:space="preserve">MP3083F0</t>
         </is>
       </c>
       <c r="K117">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:38:46+07:00</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1941/unit_20260722_153846_6263484b02.jpg</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1583</v>
+        <v>1942</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">249</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Blitar</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sebagai Server</t>
+          <t xml:space="preserve">Fahmytha Revanti</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100319</t>
+          <t xml:space="preserve">201904COM0100049</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100300</t>
+          <t xml:space="preserve">202604COM0100265</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPV</t>
+          <t xml:space="preserve">MP3083FX</t>
         </is>
       </c>
       <c r="K118">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:17:31+07:00</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1942/unit_20260722_151731_778845d5f6.jpg</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1584</v>
+        <v>1943</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">285</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Jajag</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alvin -CA 1</t>
+          <t xml:space="preserve">MOH ALBARSYAH FIRDAUS</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100320</t>
+          <t xml:space="preserve">201705COM00052</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100301</t>
+          <t xml:space="preserve">202604COM0100268</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPW</t>
+          <t xml:space="preserve">MP3085LG</t>
         </is>
       </c>
       <c r="K119">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:21:38+07:00</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1943/unit_20260722_152138_cffbb26fef.jpg</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1585</v>
+        <v>1944</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">252</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Jember</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t xml:space="preserve">I Gusti Bagus-CA1</t>
+          <t xml:space="preserve">YENI NUZULUL ANGGERAENI</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100321</t>
+          <t xml:space="preserve">201901COM0100002</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100302</t>
+          <t xml:space="preserve">202604COM0100228</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPY</t>
+          <t xml:space="preserve">MP3085M5</t>
         </is>
       </c>
       <c r="K120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:26:10+07:00</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1944/unit_20260722_152610_9698b3ebcb.jpg</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>1586</v>
+        <v>1945</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">248</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Kediri</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pak Tono</t>
+          <t xml:space="preserve">ELLA NOFITASARI</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100362</t>
+          <t xml:space="preserve">201706COM0100082</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100303</t>
+          <t xml:space="preserve">202604COM0100134</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ3</t>
+          <t xml:space="preserve">MP3083F7</t>
         </is>
       </c>
       <c r="K121">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:24+07:00</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1945/unit_20260722_153924_a4e6296b06.jpg</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>1587</v>
+        <v>1946</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">248</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Kediri</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Server - CA 1</t>
+          <t xml:space="preserve">amella catur</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100375</t>
+          <t xml:space="preserve">201804COM0100071</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100304</t>
+          <t xml:space="preserve">202604COM0100135</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ7</t>
+          <t xml:space="preserve">MP3083FV</t>
         </is>
       </c>
       <c r="K122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:36+07:00</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1946/unit_20260722_153936_6f5ecde4aa.jpg</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>1588</v>
+        <v>1947</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">288</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Kertosono</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Glen</t>
+          <t xml:space="preserve">MOCH SAFRUDIN</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100376</t>
+          <t xml:space="preserve">201902COM0100032</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100305</t>
+          <t xml:space="preserve">202604COM0100252</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ8</t>
+          <t xml:space="preserve">MP3085K1</t>
         </is>
       </c>
       <c r="K123">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:16:43+07:00</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1947/unit_20260722_151643_676252fba7.jpg</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1589</v>
+        <v>1948</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">286</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Magetan</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kevin</t>
+          <t xml:space="preserve">LINA TRIYANI</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kasir</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t xml:space="preserve">201811COM0100514</t>
+          <t xml:space="preserve">201807COM0100251</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100306</t>
+          <t xml:space="preserve">202604COM0100136</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRC</t>
+          <t xml:space="preserve">MP3083FK</t>
         </is>
       </c>
       <c r="K124">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:17:52+07:00</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1948/unit_20260722_151752_4ec869776f.jpg</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>1590</v>
+        <v>1949</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">241</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Malang</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ca-2 Pak Wahyu Anggono</t>
+          <t xml:space="preserve">AZIZ MUHAIDLORI RIDWAN</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">MCV</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM00077</t>
+          <t xml:space="preserve">201804COM0100067</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100307</t>
+          <t xml:space="preserve">202604COM0100137</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRE</t>
+          <t xml:space="preserve">MP3083FY</t>
         </is>
       </c>
       <c r="K125">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:52+07:00</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1949/unit_20260722_153951_7fdc52a2ea.jpg</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>1591</v>
+        <v>1950</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">241</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Malang</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t xml:space="preserve">CA 2 Intan</t>
+          <t xml:space="preserve">CINDERA FATIKHA</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100151</t>
+          <t xml:space="preserve">201804COM0100088</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100308</t>
+          <t xml:space="preserve">202604COM0100138</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRH</t>
+          <t xml:space="preserve">MP3083GX</t>
         </is>
       </c>
       <c r="K126">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:40:04+07:00</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1950/unit_20260722_154004_58997d15f9.jpg</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1592</v>
+        <v>1951</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">241</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Malang</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">RIKY NOVEN AWALINDA</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100316</t>
+          <t xml:space="preserve">201812COM0100524</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100309</t>
+          <t xml:space="preserve">202604COM0100139</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSC</t>
+          <t xml:space="preserve">MP3085KH</t>
         </is>
       </c>
       <c r="K127">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:40:17+07:00</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1951/unit_20260722_154017_6d4a628ca8.jpg</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>1593</v>
+        <v>1952</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">284</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Pare</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t xml:space="preserve">pricilia</t>
+          <t xml:space="preserve">EKO DARIANTO</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100322</t>
+          <t xml:space="preserve">201804COM0100083</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100310</t>
+          <t xml:space="preserve">202604COM0100140</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSD</t>
+          <t xml:space="preserve">MP3085KL</t>
         </is>
       </c>
       <c r="K128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:22:01+07:00</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1952/unit_20260722_152201_0fa904635a.jpg</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1594</v>
+        <v>1953</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">250</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Probolinggo</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nada-Ca 2</t>
+          <t xml:space="preserve">ACHMAD FATICHUL GHOZI</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100323</t>
+          <t xml:space="preserve">201704COM00041</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100311</t>
+          <t xml:space="preserve">202604COM0100141</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSG</t>
+          <t xml:space="preserve">MP3085KM</t>
         </is>
       </c>
       <c r="K129">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:18:11+07:00</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1953/unit_20260722_151811_956a2c67d2.jpg</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>1595</v>
+        <v>1954</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">JAWA TIMUR 2</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">258</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Trenggalek</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t xml:space="preserve">olivia</t>
+          <t xml:space="preserve">Widhy Maita Kusuma Wardhani</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100324</t>
+          <t xml:space="preserve">201709COM0100149</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100312</t>
+          <t xml:space="preserve">202604COM0100142</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSK</t>
+          <t xml:space="preserve">MP3085LP</t>
         </is>
       </c>
       <c r="K130">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:35:56+07:00</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1954/unit_20260722_153556_3e680e9a40.jpg</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1596</v>
+        <v>1955</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN BARAT</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">511</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Kendawangan</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arisman-CA2</t>
+          <t xml:space="preserve">AUSTIN FERNANDO PETRUS P</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100325</t>
+          <t xml:space="preserve">201808COM0100490</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100313</t>
+          <t xml:space="preserve">202604COM0100143</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSL</t>
+          <t xml:space="preserve">MP3085KV</t>
         </is>
       </c>
       <c r="K131">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:40:36+07:00</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1955/unit_20260722_154036_d5659809e1.jpg</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>1597</v>
+        <v>1956</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN BARAT</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">506</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Mempawah</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t xml:space="preserve">moses</t>
+          <t xml:space="preserve">TRI UTAMI HASTUTY</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kasir</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100326</t>
+          <t xml:space="preserve">201703COM00016</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100314</t>
+          <t xml:space="preserve">202604COM0100144</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NST</t>
+          <t xml:space="preserve">MP3085M3</t>
         </is>
       </c>
       <c r="K132">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:27:18+07:00</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1956/unit_20260722_152718_f9a0b19e06.jpg</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1598</v>
+        <v>1957</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN BARAT</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">500</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Pontianak</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">PUTRI SEKAR MUTIA</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100327</t>
+          <t xml:space="preserve">201810COM0100510</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100315</t>
+          <t xml:space="preserve">202604COM0100145</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSY</t>
+          <t xml:space="preserve">MP3083D6</t>
         </is>
       </c>
       <c r="K133">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:32:40+07:00</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1957/unit_20260722_153240_964e4454e1.jpg</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>1599</v>
+        <v>1958</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN BARAT &amp; KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">521</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Pangkalan Banteng</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t xml:space="preserve">alex</t>
+          <t xml:space="preserve">AGUNG ISMOYO ADHI</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100328</t>
+          <t xml:space="preserve">201808COM0100408</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100316</t>
+          <t xml:space="preserve">202604COM0100269</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NT2</t>
+          <t xml:space="preserve">MP3083EL</t>
         </is>
       </c>
       <c r="K134">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:40:52+07:00</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1958/unit_20260722_154052_6b726a402d.jpg</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1600</v>
+        <v>1959</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN BARAT &amp; KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">509</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Sandai</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t xml:space="preserve">hasoloan</t>
+          <t xml:space="preserve">SELPI RAMADANI</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100329</t>
+          <t xml:space="preserve">201503COM0100060</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100317</t>
+          <t xml:space="preserve">202604COM0100225</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NT7</t>
+          <t xml:space="preserve">MP3085K9</t>
         </is>
       </c>
       <c r="K135">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:17:05+07:00</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1959/unit_20260722_151705_d8b1c5c584.jpg</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>1601</v>
+        <v>1960</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN BARAT &amp; KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">503</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Sanggau</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">HENDRA WIJAYA</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100147</t>
+          <t xml:space="preserve">201808COM0100437</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100627</t>
+          <t xml:space="preserve">202604COM0100270</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRL</t>
+          <t xml:space="preserve">MP3085LC</t>
         </is>
       </c>
       <c r="K136">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:20:31+07:00</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1960/unit_20260722_152031_1dd36c080f.jpg</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>1602</v>
+        <v>1961</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">540</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Banjarmasin</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t xml:space="preserve">aviella</t>
+          <t xml:space="preserve">SIDIK PRABOWO</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100148</t>
+          <t xml:space="preserve">201811COM0100512</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100622</t>
+          <t xml:space="preserve">202604COM0100146</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ4</t>
+          <t xml:space="preserve">MP3083D7</t>
         </is>
       </c>
       <c r="K137">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:41:15+07:00</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P137" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1961/unit_20260722_154115_303e660923.jpg</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>1603</v>
+        <v>1962</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">540</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Banjarmasin</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t xml:space="preserve">geovani</t>
+          <t xml:space="preserve">NORHAYATI</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100169</t>
+          <t xml:space="preserve">201812COM0100528</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100623</t>
+          <t xml:space="preserve">202604COM0100147</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQF</t>
+          <t xml:space="preserve">MP3083D9</t>
         </is>
       </c>
       <c r="K138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:41:28+07:00</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P138" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1962/unit_20260722_154128_bf151874aa.jpg</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>1604</v>
+        <v>1963</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">540</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Banjarmasin</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t xml:space="preserve">hilang dwi aji</t>
+          <t xml:space="preserve">MARKETING R4 NEW</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100144</t>
+          <t xml:space="preserve">201903COM0100045</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100624</t>
+          <t xml:space="preserve">202604COM0100261</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQM</t>
+          <t xml:space="preserve">MP3083GE</t>
         </is>
       </c>
       <c r="K139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:41:37+07:00</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1963/unit_20260722_154137_b4621ca81b.jpg</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>1605</v>
+        <v>1964</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">542</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Barabai</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t xml:space="preserve">reni</t>
+          <t xml:space="preserve">Muhammad Jaini</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100145</t>
+          <t xml:space="preserve">201903COM0100039</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100625</t>
+          <t xml:space="preserve">202604COM0100257</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQN</t>
+          <t xml:space="preserve">MP3083DP</t>
         </is>
       </c>
       <c r="K140">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:28:08+07:00</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1964/unit_20260722_152808_1a91e72f02.jpg</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1606</v>
+        <v>1965</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">544</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Palangkaraya</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t xml:space="preserve">shella</t>
+          <t xml:space="preserve">DESI RATMANITA</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100150</t>
+          <t xml:space="preserve">201710COM0100173</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100626</t>
+          <t xml:space="preserve">202604COM0100148</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRG</t>
+          <t xml:space="preserve">MP3083DJ</t>
         </is>
       </c>
       <c r="K141">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:41:57+07:00</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1965/unit_20260722_154157_28634ead30.jpg</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1607</v>
+        <v>1966</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">544</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Palangkaraya</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t xml:space="preserve">pengembalian ke GA ex KPP Bp Adi Ciptaning</t>
+          <t xml:space="preserve">YOSUA STEVANO TUASELA</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100153</t>
+          <t xml:space="preserve">201804COM0100049</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100628</t>
+          <t xml:space="preserve">202604COM0100149</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX5</t>
+          <t xml:space="preserve">MP3083F6</t>
         </is>
       </c>
       <c r="K142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:42:03+07:00</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1966/unit_20260722_154203_563c3b1b4a.jpg</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>1608</v>
+        <v>1967</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">543</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPO</t>
+          <t xml:space="preserve">Pelaihari</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t xml:space="preserve">pengembalian ke GA ex KPP Ibu Dian Christiarini</t>
+          <t xml:space="preserve">MUHAMMAD FAHRUDIN</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100154</t>
+          <t xml:space="preserve">201804COM0100074</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100629</t>
+          <t xml:space="preserve">202604COM0100150</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNF</t>
+          <t xml:space="preserve">MP3083FP</t>
         </is>
       </c>
       <c r="K143">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:22:51+07:00</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P143" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1967/unit_20260722_152251_08b5caee1f.jpg</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>1609</v>
+        <v>1968</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">523</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Lamandau</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Linda - R4</t>
+          <t xml:space="preserve">Ricky Ependi</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM00078</t>
+          <t xml:space="preserve">201808COM0100280</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100580</t>
+          <t xml:space="preserve">202604COM0100151</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX1</t>
+          <t xml:space="preserve">MP3085JB</t>
         </is>
       </c>
       <c r="K144">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:20:52+07:00</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1968/unit_20260722_152052_9524ffd711.jpg</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>1610</v>
+        <v>1969</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">521</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Pangkalan Banteng</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t xml:space="preserve">riskan</t>
+          <t xml:space="preserve">DEWI RETNO SARI</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t xml:space="preserve">201804COM0100101</t>
+          <t xml:space="preserve">201708COM0100116</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100581</t>
+          <t xml:space="preserve">202604COM0100152</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX7</t>
+          <t xml:space="preserve">MP3085JS</t>
         </is>
       </c>
       <c r="K145">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:42:34+07:00</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1969/unit_20260722_154234_b9ccf321e1.jpg</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>1611</v>
+        <v>1970</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">521</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Pangkalan Banteng</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t xml:space="preserve">putri</t>
+          <t xml:space="preserve">ANITA NOVITA SARI</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t xml:space="preserve">201805COM0100113</t>
+          <t xml:space="preserve">201902COM0100034</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100582</t>
+          <t xml:space="preserve">202604COM0100254</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX8</t>
+          <t xml:space="preserve">MP3083DC</t>
         </is>
       </c>
       <c r="K146">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:42:34+07:00</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1970/unit_20260722_154234_d4f3e34464.jpg</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1612</v>
+        <v>1971</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">520</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Pangkalan Bun</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ismed-R4 New</t>
+          <t xml:space="preserve">M NURHADI</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100146</t>
+          <t xml:space="preserve">201808COM0100420</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100583</t>
+          <t xml:space="preserve">202604COM0100153</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXA</t>
+          <t xml:space="preserve">MP3085L8</t>
         </is>
       </c>
       <c r="K147">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:38:27+07:00</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1971/unit_20260722_153827_904e566153.jpg</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>1613</v>
+        <v>1972</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">524</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Sampit</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nur Anisa (BAC 2)</t>
+          <t xml:space="preserve">Miya Sucianawati</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100149</t>
+          <t xml:space="preserve">201704COM00039</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100387</t>
+          <t xml:space="preserve">202604COM0100154</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZG</t>
+          <t xml:space="preserve">MP3085LM</t>
         </is>
       </c>
       <c r="K148">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:42:52+07:00</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1972/unit_20260722_154252_ecb807193f.jpg</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>1614</v>
+        <v>1973</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TENGAH</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">524</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Sampit</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oky - R4</t>
+          <t xml:space="preserve">All Kolektor</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kolektor</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100173</t>
+          <t xml:space="preserve">201808COM0100429</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100584</t>
+          <t xml:space="preserve">202604COM0100155</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXK</t>
+          <t xml:space="preserve">MP3085J5</t>
         </is>
       </c>
       <c r="K149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:01+07:00</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1973/unit_20260722_154301_97c20ce289.jpg</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>1615</v>
+        <v>1974</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TIMUR - UTARA &amp; KALIMANTAN SELATAN</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">542</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Barabai</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Erlita- R4</t>
+          <t xml:space="preserve">MOHAMMAD FAIZAL</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100174</t>
+          <t xml:space="preserve">201901COM0100003</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100585</t>
+          <t xml:space="preserve">202604COM0100229</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXQ</t>
+          <t xml:space="preserve">MP3085JM</t>
         </is>
       </c>
       <c r="K150">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:34:42+07:00</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1974/unit_20260722_153442_b872842173.jpg</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1616</v>
+        <v>1975</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TIMUR -UTARA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">561</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Samarinda</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t xml:space="preserve">micale</t>
+          <t xml:space="preserve">A. NITA WARNI</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100175</t>
+          <t xml:space="preserve">201808COM0100306</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100586</t>
+          <t xml:space="preserve">202604COM0100156</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXR</t>
+          <t xml:space="preserve">MP3083EW</t>
         </is>
       </c>
       <c r="K151">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:16+07:00</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1975/unit_20260722_154316_5760d344b5.jpg</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>1617</v>
+        <v>1976</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TIMUR -UTARA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">561</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Samarinda</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Imelda-R4 New</t>
+          <t xml:space="preserve">RIZKI REZA PERMATA</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100176</t>
+          <t xml:space="preserve">201808COM0100492</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100587</t>
+          <t xml:space="preserve">202604COM0100157</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXT</t>
+          <t xml:space="preserve">MP3083EZ</t>
         </is>
       </c>
       <c r="K152">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:25+07:00</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1976/unit_20260722_154325_0afb2b9c59.jpg</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>1618</v>
+        <v>1977</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KALIMANTAN TIMUR -UTARA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">566</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Sangatta</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Sharing - R4</t>
+          <t xml:space="preserve">Hindra Sinaga</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100177</t>
+          <t xml:space="preserve">201808COM0100428</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100588</t>
+          <t xml:space="preserve">202604COM0100158</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXW</t>
+          <t xml:space="preserve">MP3083G4</t>
         </is>
       </c>
       <c r="K153">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:25:46+07:00</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1977/unit_20260722_152546_f4ca494129.jpg</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>1619</v>
+        <v>1978</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KEPRI</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">360</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">BATAM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t xml:space="preserve">indah</t>
+          <t xml:space="preserve">Muhammad Sugiono</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100178</t>
+          <t xml:space="preserve">201702COM0100056</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100589</t>
+          <t xml:space="preserve">202604COM0100159</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXZ</t>
+          <t xml:space="preserve">MP3083H3</t>
         </is>
       </c>
       <c r="K154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:38+07:00</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P154" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1978/unit_20260722_154338_6534e9e207.jpg</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>1620</v>
+        <v>1979</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KEPRI &amp; RIAU</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">360</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Car</t>
+          <t xml:space="preserve">Batam</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jerry - R4</t>
+          <t xml:space="preserve">Tidak Ada</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100498</t>
+          <t xml:space="preserve">201703COM00023</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100590</t>
+          <t xml:space="preserve">202604COM0100271</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NY0</t>
+          <t xml:space="preserve">MP3085LE</t>
         </is>
       </c>
       <c r="K155">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:52+07:00</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1979/unit_20260722_154352_38fa59ca89.jpg</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>1621</v>
+        <v>1980</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">KEPRI &amp; RIAU</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">376</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Motorcycle</t>
+          <t xml:space="preserve">Teluk Kuantan</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t xml:space="preserve">irwan</t>
+          <t xml:space="preserve">DEFRI WAHYUDI</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100022</t>
+          <t xml:space="preserve">201807COM0100240</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100639</t>
+          <t xml:space="preserve">202604COM0100272</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVF</t>
+          <t xml:space="preserve">MP3085LT</t>
         </is>
       </c>
       <c r="K156">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:36:32+07:00</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1980/unit_20260722_153632_47a98728cf.jpg</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1622</v>
+        <v>1981</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">441</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Motorcycle</t>
+          <t xml:space="preserve">Bandar Jaya</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sazkya-R2 New</t>
+          <t xml:space="preserve">TIM MAREKTING USED DAN REFINANCING</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100160</t>
+          <t xml:space="preserve">201707COM0100098</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100640</t>
+          <t xml:space="preserve">202604COM0100273</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVW</t>
+          <t xml:space="preserve">MP3085LX</t>
         </is>
       </c>
       <c r="K157">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:50+07:00</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1981/unit_20260722_153950_faf9dc153f.jpg</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>1623</v>
+        <v>1982</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">441</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Motorcycle</t>
+          <t xml:space="preserve">Bandar Jaya</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t xml:space="preserve">JIANKA</t>
+          <t xml:space="preserve">FRICILIA PUJI LESTARI</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100161</t>
+          <t xml:space="preserve">201804COM0100097</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100641</t>
+          <t xml:space="preserve">202604COM0100160</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVX</t>
+          <t xml:space="preserve">MP3083GR</t>
         </is>
       </c>
       <c r="K158">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:44:06+07:00</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1982/unit_20260722_154406_0088fd239f.jpg</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>1624</v>
+        <v>1983</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">440</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Syariah</t>
+          <t xml:space="preserve">Bandar Lampung</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t xml:space="preserve">harun</t>
+          <t xml:space="preserve">vacant</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100172</t>
+          <t xml:space="preserve">201508COM0100220</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100642</t>
+          <t xml:space="preserve">202604COM0100226</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWN</t>
+          <t xml:space="preserve">MP3085KZ</t>
         </is>
       </c>
       <c r="K159">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:22:28+07:00</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1983/unit_20260722_152228_8a57da7401.jpg</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>1625</v>
+        <v>1984</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">362</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Syariah</t>
+          <t xml:space="preserve">Bangka</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t xml:space="preserve">iksan</t>
+          <t xml:space="preserve">FRANDIKA ANJAYA</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100409</t>
+          <t xml:space="preserve">201808COM0100419</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100643</t>
+          <t xml:space="preserve">202604COM0100161</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWX</t>
+          <t xml:space="preserve">MP3085JN</t>
         </is>
       </c>
       <c r="K160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:44:23+07:00</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1984/unit_20260722_154423_4b31fa7d96.jpg</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>1626</v>
+        <v>1985</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">444</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bussines Process</t>
+          <t xml:space="preserve">kotabumi</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t xml:space="preserve">angga</t>
+          <t xml:space="preserve">DUDI ISKANDAR</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100181</t>
+          <t xml:space="preserve">201704COM00040</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100648</t>
+          <t xml:space="preserve">202604COM0100162</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXN</t>
+          <t xml:space="preserve">MP3085JC</t>
         </is>
       </c>
       <c r="K161">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:44:37+07:00</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1985/unit_20260722_154437_b15606da48.jpg</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>1627</v>
+        <v>1986</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">450</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Liwa</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Backup Data Bpk Sutadi</t>
+          <t xml:space="preserve">EKA SUSANTI</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100472</t>
+          <t xml:space="preserve">201705COM00060</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100402</t>
+          <t xml:space="preserve">202604COM0100163</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYD</t>
+          <t xml:space="preserve">MP3085JA</t>
         </is>
       </c>
       <c r="K162">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:29:34+07:00</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1986/unit_20260722_152934_19fcb17086.jpg</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>1628</v>
+        <v>1987</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">386</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Manggar</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">ASIA</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100473</t>
+          <t xml:space="preserve">201710COM0100168</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100406</t>
+          <t xml:space="preserve">202604COM0100164</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYM</t>
+          <t xml:space="preserve">MP3083H9</t>
         </is>
       </c>
       <c r="K163">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:44:56+07:00</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P163" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1987/unit_20260722_154456_0357ccdd2d.jpg</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>1629</v>
+        <v>1988</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">375</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Sungai Liat</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suci -Amu</t>
+          <t xml:space="preserve">EGIGIO</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100474</t>
+          <t xml:space="preserve">201805COM0100111</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100425</t>
+          <t xml:space="preserve">202604COM0100165</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYX</t>
+          <t xml:space="preserve">MP3083H6</t>
         </is>
       </c>
       <c r="K164">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:28:36+07:00</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1988/unit_20260722_152836_d32fa05df5.jpg</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>1630</v>
+        <v>1989</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">LAMPUNG - BABEL</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">445</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Way Jepara</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shendi - Amu</t>
+          <t xml:space="preserve">REZA DAMIL VALEFY</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100475</t>
+          <t xml:space="preserve">201810COM0100502</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100433</t>
+          <t xml:space="preserve">202604COM0100166</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NYZ</t>
+          <t xml:space="preserve">MP3085KY</t>
         </is>
       </c>
       <c r="K165">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:13+07:00</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1989/unit_20260722_153713_16160e7ac0.jpg</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>1631</v>
+        <v>1990</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">MALUKU</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">683</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Ambon</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t xml:space="preserve">joko</t>
+          <t xml:space="preserve">LIA FIRANTI TAN</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100476</t>
+          <t xml:space="preserve">201701COM0100024</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100434</t>
+          <t xml:space="preserve">202604COM0100167</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ3</t>
+          <t xml:space="preserve">MP3085KS</t>
         </is>
       </c>
       <c r="K166">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:45:13+07:00</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P166" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1990/unit_20260722_154513_4e6cacf1e3.jpg</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>1632</v>
+        <v>1991</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">MALUKU</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">683</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Ambon</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rinto</t>
+          <t xml:space="preserve">RIDHO ARDIANSYAH</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100477</t>
+          <t xml:space="preserve">201701COM0100025</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100435</t>
+          <t xml:space="preserve">202604COM0100168</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ4</t>
+          <t xml:space="preserve">MP3083DF</t>
         </is>
       </c>
       <c r="K167">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:45:23+07:00</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1991/unit_20260722_154523_032363f230.jpg</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>1633</v>
+        <v>1992</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">PAPUA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">682</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Manokwari</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">KELVIN YOHANNES</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100479</t>
+          <t xml:space="preserve">201808COM0100289</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100436</t>
+          <t xml:space="preserve">202604COM0100169</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZ6</t>
+          <t xml:space="preserve">MP3083EA</t>
         </is>
       </c>
       <c r="K168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:57+07:00</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1992/unit_20260722_153757_61e03ea0aa.jpg</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>1634</v>
+        <v>1993</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">PAPUA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">681</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Sorong</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t xml:space="preserve">tomo</t>
+          <t xml:space="preserve">MULYATI AULIA IHSAN</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100481</t>
+          <t xml:space="preserve">201804COM0100066</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100437</t>
+          <t xml:space="preserve">202604COM0100170</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZC</t>
+          <t xml:space="preserve">MP3083DG</t>
         </is>
       </c>
       <c r="K169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:37:35+07:00</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1993/unit_20260722_153735_05f8ca2de1.jpg</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>1635</v>
+        <v>1994</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">377</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bagan Batu</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mahendra-Amu</t>
+          <t xml:space="preserve">201902COM0100019</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100483</t>
+          <t xml:space="preserve">201902COM0100019</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100438</t>
+          <t xml:space="preserve">202604COM0100242</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZE</t>
+          <t xml:space="preserve">MP3083E8</t>
         </is>
       </c>
       <c r="K170">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:45:39+07:00</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1994/unit_20260722_154539_9dfc21334d.jpg</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>1636</v>
+        <v>1995</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">377</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bagan Batu</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anggi pramono</t>
+          <t xml:space="preserve">CITRA LESTARI</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100143</t>
+          <t xml:space="preserve">201902COM0100020</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100439</t>
+          <t xml:space="preserve">202604COM0100243</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZJ</t>
+          <t xml:space="preserve">MP3085JL</t>
         </is>
       </c>
       <c r="K171">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:45:50+07:00</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1995/unit_20260722_154550_4b4896cbcb.jpg</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>1637</v>
+        <v>1996</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">381</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bangkinang</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anhar russyaid-AMU 2</t>
+          <t xml:space="preserve">JESIKA</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100478</t>
+          <t xml:space="preserve">201708COM0100134</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100440</t>
+          <t xml:space="preserve">202604COM0100171</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZL</t>
+          <t xml:space="preserve">MP3083EK</t>
         </is>
       </c>
       <c r="K172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:46:03+07:00</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1996/unit_20260722_154603_ad96739ec0.jpg</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>1638</v>
+        <v>1997</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">381</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bangkinang</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Muhammad Febrianto-AMU 2</t>
+          <t xml:space="preserve">MARKETING/AO</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100480</t>
+          <t xml:space="preserve">201804COM0100063</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100441</t>
+          <t xml:space="preserve">202604COM0100172</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NND</t>
+          <t xml:space="preserve">MP3083F2</t>
         </is>
       </c>
       <c r="K173">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:46:16+07:00</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1997/unit_20260722_154616_67bfd94277.jpg</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>1639</v>
+        <v>1998</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">381</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bangkinang</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leonardi-AMU 2</t>
+          <t xml:space="preserve">LESMANA RIDO</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100484</t>
+          <t xml:space="preserve">201812COM0100525</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100442</t>
+          <t xml:space="preserve">202604COM0100173</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNJ</t>
+          <t xml:space="preserve">MP3085KA</t>
         </is>
       </c>
       <c r="K174">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:52:01+07:00</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1998/unit_20260722_155201_fb481021f9.jpg</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>1640</v>
+        <v>1999</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">371</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bengkalis</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t xml:space="preserve">habil</t>
+          <t xml:space="preserve">RIZKY MAHARANI</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100218</t>
+          <t xml:space="preserve">201709COM0100165</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100388</t>
+          <t xml:space="preserve">202604COM0100174</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZS</t>
+          <t xml:space="preserve">MP3083G3</t>
         </is>
       </c>
       <c r="K175">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:38:48+07:00</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/1999/unit_20260722_153848_e8b6e77f35.jpg</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>1641</v>
+        <v>2000</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">370</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Lipat Kain</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Karyawan join 2026 (BAC 1)</t>
+          <t xml:space="preserve">AULYA NUR AFIFAH</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100271</t>
+          <t xml:space="preserve">201804COM0100064</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100389</t>
+          <t xml:space="preserve">202604COM0100175</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZV</t>
+          <t xml:space="preserve">MP3083FZ</t>
         </is>
       </c>
       <c r="K176">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:46:33+07:00</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P176" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2000/unit_20260722_154633_ef602b51a8.jpg</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>1642</v>
+        <v>2001</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">370</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Credit Analyst</t>
+          <t xml:space="preserve">Lipat Kain</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laras CA</t>
+          <t xml:space="preserve">RAHMAYANI</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100345</t>
+          <t xml:space="preserve">201808COM0100489</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100315</t>
+          <t xml:space="preserve">202604COM0100176</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSY</t>
+          <t xml:space="preserve">MP3085L6</t>
         </is>
       </c>
       <c r="K177">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:46:45+07:00</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2001/unit_20260722_154645_954f9ea09c.jpg</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>1643</v>
+        <v>2002</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">378</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pasir Pangarayan</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ari sulistyo (BAC 1)</t>
+          <t xml:space="preserve">Afridul Nurmanto</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord AO</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100353</t>
+          <t xml:space="preserve">201701COM0100015</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100390</t>
+          <t xml:space="preserve">202604COM0100177</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302P01</t>
+          <t xml:space="preserve">MP3085KF</t>
         </is>
       </c>
       <c r="K178">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:39:21+07:00</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2002/unit_20260722_153921_2dc0c2e7d1.jpg</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>1644</v>
+        <v>2003</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">361</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pekan Baru</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Digunakan oleh BAC 1 (Muh. Fajri)</t>
+          <t xml:space="preserve">Ahmad Rico Gunawan</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100393</t>
+          <t xml:space="preserve">201708COM0100131</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100391</t>
+          <t xml:space="preserve">202604COM0100178</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302HGJ</t>
+          <t xml:space="preserve">MP3085LJ</t>
         </is>
       </c>
       <c r="K179">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:53:50+07:00</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2003/unit_20260722_155350_32b4103960.jpg</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>1645</v>
+        <v>2004</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">361</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pekan Baru</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pengembalian ke GA ex BAC</t>
+          <t xml:space="preserve">ilyas Z</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100430</t>
+          <t xml:space="preserve">201708COM0100132</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100444</t>
+          <t xml:space="preserve">202604COM0100179</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NY5</t>
+          <t xml:space="preserve">MP308BJ0</t>
         </is>
       </c>
       <c r="K180">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:53:59+07:00</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2004/unit_20260722_155359_ea6fa2e6ce.jpg</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>1646</v>
+        <v>2005</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">361</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pekan Baru</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Padma-BAC1</t>
+          <t xml:space="preserve">Arifan Demol</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100439</t>
+          <t xml:space="preserve">201804COM0100057</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100393</t>
+          <t xml:space="preserve">202604COM0100180</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302HGK</t>
+          <t xml:space="preserve">MP3083DN</t>
         </is>
       </c>
       <c r="K181">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:11+07:00</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P181" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2005/unit_20260722_155411_f89d1998c4.jpg</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>1647</v>
+        <v>2006</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">361</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pekan Baru</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Karyawan Join 2026</t>
+          <t xml:space="preserve">RINA MARTHA</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100440</t>
+          <t xml:space="preserve">201804COM0100061</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100394</t>
+          <t xml:space="preserve">202604COM0100181</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNB</t>
+          <t xml:space="preserve">MP3085LQ</t>
         </is>
       </c>
       <c r="K182">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:21+07:00</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2006/unit_20260722_155421_3ab1da7029.jpg</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>1648</v>
+        <v>2007</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">361</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pekan Baru</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nia - BAC 1</t>
+          <t xml:space="preserve">Anggraini Vista</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100441</t>
+          <t xml:space="preserve">201804COM0100062</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100395</t>
+          <t xml:space="preserve">202604COM0100182</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNN</t>
+          <t xml:space="preserve">MP3085LY</t>
         </is>
       </c>
       <c r="K183">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:33+07:00</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P183" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2007/unit_20260722_155433_9d2b50d99c.jpg</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>1649</v>
+        <v>2008</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">387</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pelalawan</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t xml:space="preserve">riri</t>
+          <t xml:space="preserve">Agung Purnomo</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100442</t>
+          <t xml:space="preserve">201811COM0100518</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100396</t>
+          <t xml:space="preserve">202604COM0100183</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPF</t>
+          <t xml:space="preserve">MP3085KQ</t>
         </is>
       </c>
       <c r="K184">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:52:19+07:00</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2008/unit_20260722_155219_fa635ba8aa.jpg</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>1650</v>
+        <v>2009</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">387</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pelalawan</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t xml:space="preserve">deden</t>
+          <t xml:space="preserve">Indah fitria</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100443</t>
+          <t xml:space="preserve">201811COM0100519</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100397</t>
+          <t xml:space="preserve">202604COM0100184</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPQ</t>
+          <t xml:space="preserve">MP3085K4</t>
         </is>
       </c>
       <c r="K185">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:51+07:00</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P185" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2009/unit_20260722_155451_134539e31e.jpg</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>1651</v>
+        <v>2010</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">RIAU</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">363</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Tembilahan</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t xml:space="preserve">mutiara</t>
+          <t xml:space="preserve">Admin R2</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100448</t>
+          <t xml:space="preserve">201806COM0100187</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100398</t>
+          <t xml:space="preserve">202604COM0100185</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPZ</t>
+          <t xml:space="preserve">MP3085JW</t>
         </is>
       </c>
       <c r="K186">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:41:04+07:00</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2010/unit_20260722_154104_808d100bd5.jpg</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>1652</v>
+        <v>2011</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t xml:space="preserve">deri</t>
+          <t xml:space="preserve">Alamsyah salim</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100458</t>
+          <t xml:space="preserve">201804COM0100100</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100399</t>
+          <t xml:space="preserve">202604COM0100186</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ9</t>
+          <t xml:space="preserve">MP3085JR</t>
         </is>
       </c>
       <c r="K187">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:52:40+07:00</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P187" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2011/unit_20260722_155240_962e74ff5e.jpg</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>1653</v>
+        <v>2012</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hadi - BAC 1</t>
+          <t xml:space="preserve">Nada Soraya</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100460</t>
+          <t xml:space="preserve">201811COM0100517</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100400</t>
+          <t xml:space="preserve">202604COM0100187</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQB</t>
+          <t xml:space="preserve">MP3085JJ</t>
         </is>
       </c>
       <c r="K188">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:52:53+07:00</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P188" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2012/unit_20260722_155253_5044b69b74.jpg</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>1654</v>
+        <v>2013</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dwi-BAC1</t>
+          <t xml:space="preserve">Mutiara Hikmah</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100486</t>
+          <t xml:space="preserve">201812COM0100529</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100401</t>
+          <t xml:space="preserve">202604COM0100188</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQD</t>
+          <t xml:space="preserve">MP3085JG</t>
         </is>
       </c>
       <c r="K189">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:53:07+07:00</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P189" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2013/unit_20260722_155307_f2c8162b7f.jpg</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>1655</v>
+        <v>2014</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vacant - on proses rekrutmen</t>
+          <t xml:space="preserve">RISTA TERANUS</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t xml:space="preserve">201811COM0100513</t>
+          <t xml:space="preserve">201902COM0100031</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100445</t>
+          <t xml:space="preserve">202604COM0100251</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNY</t>
+          <t xml:space="preserve">MP3085L3</t>
         </is>
       </c>
       <c r="K190">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:55:06+07:00</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P190" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2014/unit_20260722_155506_047824ef51.jpg</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>1656</v>
+        <v>2015</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elyza-BAC2</t>
+          <t xml:space="preserve">MARKETING</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100231</t>
+          <t xml:space="preserve">201902COM0100033</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100403</t>
+          <t xml:space="preserve">202604COM0100253</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQJ</t>
+          <t xml:space="preserve">MP3083GL</t>
         </is>
       </c>
       <c r="K191">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:53:28+07:00</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2015/unit_20260722_155328_e376c8beee.jpg</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>1657</v>
+        <v>2016</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elvya -BAC 2</t>
+          <t xml:space="preserve">TYA DHIAN PRATIWI</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t xml:space="preserve">201807COM0100246</t>
+          <t xml:space="preserve">201903COM0100037</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100404</t>
+          <t xml:space="preserve">202604COM0100255</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQL</t>
+          <t xml:space="preserve">MP3083DS</t>
         </is>
       </c>
       <c r="K192">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:53:18+07:00</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2016/unit_20260722_155318_5eff5417f0.jpg</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>1658</v>
+        <v>2017</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">640</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Makasar</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rian -Bac 2</t>
+          <t xml:space="preserve">SYAMSUL</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100339</t>
+          <t xml:space="preserve">201903COM0100038</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100405</t>
+          <t xml:space="preserve">202604COM0100256</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQP</t>
+          <t xml:space="preserve">MP3083DR</t>
         </is>
       </c>
       <c r="K193">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:55:15+07:00</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P193" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2017/unit_20260722_155515_2e2d06424f.jpg</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>1659</v>
+        <v>2018</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">624</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Mamuju</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Noviesag (CA 2)</t>
+          <t xml:space="preserve">masnawi</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100341</t>
+          <t xml:space="preserve">201807COM0100257</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100309</t>
+          <t xml:space="preserve">202604COM0100277</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSC</t>
+          <t xml:space="preserve">MP3083DW</t>
         </is>
       </c>
       <c r="K194">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:55:33+07:00</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P194" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2018/unit_20260722_155533_a6c7ded4b0.jpg</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>1660</v>
+        <v>2019</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">624</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Mamuju</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Ex Ibu Viona</t>
+          <t xml:space="preserve">MASDIANAH</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100438</t>
+          <t xml:space="preserve">201804COM0100068</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100446</t>
+          <t xml:space="preserve">202604COM0100189</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZA</t>
+          <t xml:space="preserve">MP3085JF</t>
         </is>
       </c>
       <c r="K195">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:55:47+07:00</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2019/unit_20260722_155547_6e3e73af3a.jpg</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>1661</v>
+        <v>2020</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">625</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pare-Pare</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuni</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100444</t>
+          <t xml:space="preserve">201805COM0100114</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100407</t>
+          <t xml:space="preserve">202604COM0100190</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NR4</t>
+          <t xml:space="preserve">MP3085JE</t>
         </is>
       </c>
       <c r="K196">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:56:08+07:00</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P196" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2020/unit_20260722_155608_5d3dfec439.jpg</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>1662</v>
+        <v>2021</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">625</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pare-Pare</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t xml:space="preserve">M Irwansyah-Bac 2</t>
+          <t xml:space="preserve">Amaliah</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100445</t>
+          <t xml:space="preserve">201805COM0100115</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100408</t>
+          <t xml:space="preserve">202604COM0100191</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NR5</t>
+          <t xml:space="preserve">MP3085J1</t>
         </is>
       </c>
       <c r="K197">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:56:16+07:00</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2021/unit_20260722_155616_abb65cc369.jpg</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>1663</v>
+        <v>2022</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">641</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Pasangkayu</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dewa BAC 2</t>
+          <t xml:space="preserve">MUH ARIF</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100446</t>
+          <t xml:space="preserve">201808COM0100431</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100409</t>
+          <t xml:space="preserve">202604COM0100192</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRA</t>
+          <t xml:space="preserve">MP3085HZ</t>
         </is>
       </c>
       <c r="K198">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:56:30+07:00</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P198" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2022/unit_20260722_155630_5e0b7e7494.jpg</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
-        <v>1664</v>
+        <v>2023</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">628</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Polewali Mandar</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Izati Rachmi-Bac2</t>
+          <t xml:space="preserve">DINA WULANDARI</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100447</t>
+          <t xml:space="preserve">201807COM0100260</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100410</t>
+          <t xml:space="preserve">202604COM0100193</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRP</t>
+          <t xml:space="preserve">MP3085M7</t>
         </is>
       </c>
       <c r="K199">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:10+07:00</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2023/unit_20260722_154310_a4399e41a2.jpg</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>1665</v>
+        <v>2024</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">626</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Sengkang</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t xml:space="preserve">nurul</t>
+          <t xml:space="preserve">MUHAMMAD ARIZAL ARIFIN</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Admin</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100450</t>
+          <t xml:space="preserve">201804COM0100046</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100411</t>
+          <t xml:space="preserve">202604COM0100194</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NRY</t>
+          <t xml:space="preserve">MP3085M2</t>
         </is>
       </c>
       <c r="K200">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:56:48+07:00</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P200" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2024/unit_20260722_155648_ea4aa0aace.jpg</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>1666</v>
+        <v>2025</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">626</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Sengkang</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fachrul-BAC2</t>
+          <t xml:space="preserve">SANGIR</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100452</t>
+          <t xml:space="preserve">201807COM0100256</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100412</t>
+          <t xml:space="preserve">202604COM0100195</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NS5</t>
+          <t xml:space="preserve">MP3085LV</t>
         </is>
       </c>
       <c r="K201">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:00+07:00</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2025/unit_20260722_155700_59885d50e1.jpg</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>1667</v>
+        <v>2026</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">626</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Sengkang</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lukman-BAC2</t>
+          <t xml:space="preserve">KHOVIVA INDAH TAKDIR</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100453</t>
+          <t xml:space="preserve">201903COM0100044</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100413</t>
+          <t xml:space="preserve">202604COM0100260</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSA</t>
+          <t xml:space="preserve">MP3083GG</t>
         </is>
       </c>
       <c r="K202">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:11+07:00</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P202" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2026/unit_20260722_155711_078e14afaa.jpg</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>1668</v>
+        <v>2027</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI SELATAN – BARAT</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">644</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Topoyo</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t xml:space="preserve">paulina</t>
+          <t xml:space="preserve">Ayu Surya Lestari</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100454</t>
+          <t xml:space="preserve">201902COM0100030</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100414</t>
+          <t xml:space="preserve">202604COM0100250</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSB</t>
+          <t xml:space="preserve">MP3085L5</t>
         </is>
       </c>
       <c r="K203">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:43:33+07:00</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2027/unit_20260722_154333_8e01ff67a9.jpg</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>1669</v>
+        <v>2028</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGAH</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">623</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Luwuk Banggai</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t xml:space="preserve">eks Didi -BAC 2</t>
+          <t xml:space="preserve">RISWAN HASENG</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100455</t>
+          <t xml:space="preserve">201807COM0100259</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100415</t>
+          <t xml:space="preserve">202604COM0100196</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSN</t>
+          <t xml:space="preserve">MP3085LF</t>
         </is>
       </c>
       <c r="K204">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:44:56+07:00</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2028/unit_20260722_154456_6396dbe9c0.jpg</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>1670</v>
+        <v>2029</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">662</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bau - bau</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t xml:space="preserve">ikbal</t>
+          <t xml:space="preserve">FITRIA ODE</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100456</t>
+          <t xml:space="preserve">201709COM0100150</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100416</t>
+          <t xml:space="preserve">202604COM0100197</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSR</t>
+          <t xml:space="preserve">MP3085KN</t>
         </is>
       </c>
       <c r="K205">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:27+07:00</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2029/unit_20260722_155727_d6c849dffa.jpg</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>1671</v>
+        <v>2030</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">662</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bau - bau</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gustiar-BAC2</t>
+          <t xml:space="preserve">RAMAYANTI</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100457</t>
+          <t xml:space="preserve">201709COM0100151</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100417</t>
+          <t xml:space="preserve">202604COM0100198</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NSW</t>
+          <t xml:space="preserve">MP3085LH</t>
         </is>
       </c>
       <c r="K206">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:37+07:00</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2030/unit_20260722_155737_8c8db29b3b.jpg</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>1672</v>
+        <v>2031</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">660</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Kendari</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t xml:space="preserve">genta</t>
+          <t xml:space="preserve">MUH YAHYA MAULANA</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100459</t>
+          <t xml:space="preserve">201709COM0100145</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100418</t>
+          <t xml:space="preserve">202604COM0100199</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NT5</t>
+          <t xml:space="preserve">MP3085JZ</t>
         </is>
       </c>
       <c r="K207">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:48+07:00</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2031/unit_20260722_155748_e1a54ca3b0.jpg</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>1673</v>
+        <v>2032</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">660</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Kendari</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t xml:space="preserve">betty mayawati</t>
+          <t xml:space="preserve">ariah Rizki Noviana</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100461</t>
+          <t xml:space="preserve">201804COM0100073</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100419</t>
+          <t xml:space="preserve">202604COM0100200</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTC</t>
+          <t xml:space="preserve">MP3085JT</t>
         </is>
       </c>
       <c r="K208">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:58:04+07:00</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2032/unit_20260722_155804_62470afa98.jpg</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>1674</v>
+        <v>2033</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">661</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Kolaka</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert</t>
+          <t xml:space="preserve">MUH. SRI BINTANG LAKAY</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100462</t>
+          <t xml:space="preserve">201710COM0100169</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100420</t>
+          <t xml:space="preserve">202604COM0100201</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTE</t>
+          <t xml:space="preserve">MP3083EY</t>
         </is>
       </c>
       <c r="K209">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:58:23+07:00</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P209" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2033/unit_20260722_155823_70ed92a524.jpg</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>1675</v>
+        <v>2034</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">661</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Kolaka</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t xml:space="preserve">yunita</t>
+          <t xml:space="preserve">SRI WAHYUNI</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100463</t>
+          <t xml:space="preserve">201903COM0100043</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100421</t>
+          <t xml:space="preserve">202604COM0100259</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTW</t>
+          <t xml:space="preserve">MP3083GW</t>
         </is>
       </c>
       <c r="K210">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:58:31+07:00</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2034/unit_20260722_155831_52b99733f3.jpg</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>1676</v>
+        <v>2035</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">663</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Raha</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t xml:space="preserve">desti</t>
+          <t xml:space="preserve">NASRUN</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100464</t>
+          <t xml:space="preserve">201804COM0100059</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100422</t>
+          <t xml:space="preserve">202604COM0100202</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTX</t>
+          <t xml:space="preserve">MP3083FE</t>
         </is>
       </c>
       <c r="K211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:44:00+07:00</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2035/unit_20260722_154400_8d2c7b06a8.jpg</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>1677</v>
+        <v>2036</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">665</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Wanci</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t xml:space="preserve">wieke</t>
+          <t xml:space="preserve">NOVITASARI</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100465</t>
+          <t xml:space="preserve">201902COM0100024</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100423</t>
+          <t xml:space="preserve">202604COM0100246</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NV0</t>
+          <t xml:space="preserve">MP3083FA</t>
         </is>
       </c>
       <c r="K212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:03:30+07:00</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2036/unit_20260722_160330_23f57b6a36.jpg</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>1678</v>
+        <v>2037</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">665</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Wanci</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t xml:space="preserve">rafi</t>
+          <t xml:space="preserve">LM HAYATUL KOMAR</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100466</t>
+          <t xml:space="preserve">201902COM0100025</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100424</t>
+          <t xml:space="preserve">202604COM0100247</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVJ</t>
+          <t xml:space="preserve">MP3083EV</t>
         </is>
       </c>
       <c r="K213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:03:39+07:00</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2037/unit_20260722_160339_f0dae37585.jpg</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>1679</v>
+        <v>2038</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA, PAPUA - MALUKU</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">663</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Raha</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Sharing -Scan</t>
+          <t xml:space="preserve">NUR AZIZAH</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100467</t>
+          <t xml:space="preserve">201902COM0100017</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100392</t>
+          <t xml:space="preserve">202604COM0100240</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NY9</t>
+          <t xml:space="preserve">MP3083DV</t>
         </is>
       </c>
       <c r="K214">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:27+07:00</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2038/unit_20260722_155727_10ece893d8.jpg</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>1680</v>
+        <v>2039</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI TENGGARA, PAPUA - MALUKU</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">613</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Ternate</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rezy-BAC2</t>
+          <t xml:space="preserve">ASTRI APRILINA</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100468</t>
+          <t xml:space="preserve">201901COM0100012</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100426</t>
+          <t xml:space="preserve">202604COM0100236</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVV</t>
+          <t xml:space="preserve">MP3083H1</t>
         </is>
       </c>
       <c r="K215">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:03:57+07:00</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2039/unit_20260722_160357_3cf9d7709f.jpg</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>1681</v>
+        <v>2040</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI UTARA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">612</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Manado</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Betty Hidayati-BAC2</t>
+          <t xml:space="preserve">ANGELIKA PAATH</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100469</t>
+          <t xml:space="preserve">201804COM0100047</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100427</t>
+          <t xml:space="preserve">202604COM0100203</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NW1</t>
+          <t xml:space="preserve">MP3083GP</t>
         </is>
       </c>
       <c r="K216">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:12+07:00</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2040/unit_20260722_160412_088f3be9bd.jpg</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>1682</v>
+        <v>2041</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI UTARA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">612</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Manado</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prio Sandy</t>
+          <t xml:space="preserve">ALPIT MALELA</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100470</t>
+          <t xml:space="preserve">201804COM0100098</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100428</t>
+          <t xml:space="preserve">202604COM0100204</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NW8</t>
+          <t xml:space="preserve">MP2G5LK9</t>
         </is>
       </c>
       <c r="K217">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:24+07:00</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P217" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2041/unit_20260722_160424_3d71aa2f6f.jpg</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>1683</v>
+        <v>2042</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SULAWESI UTARA</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">610</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Tomohon</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t xml:space="preserve">jeremy</t>
+          <t xml:space="preserve">Brian Aring</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100471</t>
+          <t xml:space="preserve">201804COM0100076</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100429</t>
+          <t xml:space="preserve">202604COM0100205</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX0</t>
+          <t xml:space="preserve">MP3083H4</t>
         </is>
       </c>
       <c r="K218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:55:39+07:00</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2042/unit_20260722_155539_0b91e4b587.jpg</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>1684</v>
+        <v>2043</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA BARAT</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">350</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Bukittinggi</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ryandi</t>
+          <t xml:space="preserve">MELDAWATI</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100482</t>
+          <t xml:space="preserve">201809COM0100499</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100430</t>
+          <t xml:space="preserve">202604COM0100206</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX4</t>
+          <t xml:space="preserve">MP3085J3</t>
         </is>
       </c>
       <c r="K219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:58:25+07:00</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P219" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2043/unit_20260722_155825_f39b440ed9.jpg</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>1685</v>
+        <v>2044</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA BARAT</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">340</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Padang</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t xml:space="preserve">charisma kuntoaji</t>
+          <t xml:space="preserve">ANDARURIO</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100485</t>
+          <t xml:space="preserve">201902COM0100029</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100431</t>
+          <t xml:space="preserve">202604COM0100249</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NX9</t>
+          <t xml:space="preserve">MP308BJ1</t>
         </is>
       </c>
       <c r="K220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:57:06+07:00</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2044/unit_20260722_155706_9fdeeab817.jpg</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>1686</v>
+        <v>2045</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA BARAT</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">342</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Payakumbuh</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t xml:space="preserve">agustina</t>
+          <t xml:space="preserve">MARKETING</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t xml:space="preserve">201812COM0100523</t>
+          <t xml:space="preserve">201804COM0100080</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100432</t>
+          <t xml:space="preserve">202604COM0100207</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXL</t>
+          <t xml:space="preserve">MP3085J4</t>
         </is>
       </c>
       <c r="K221">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:56:30+07:00</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P221" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2045/unit_20260722_155630_3b165c36d5.jpg</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>1687</v>
+        <v>2046</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA BARAT</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">346</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation</t>
+          <t xml:space="preserve">Simpang Empat (Pasam</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Komputer Backup Tim</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100432</t>
+          <t xml:space="preserve">201408COM0100093</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100443</t>
+          <t xml:space="preserve">202604COM0100276</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNT</t>
+          <t xml:space="preserve">MP308BHZ</t>
         </is>
       </c>
       <c r="K222">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:40+07:00</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2046/unit_20260722_160440_0acd3ae8e2.jpg</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>1688</v>
+        <v>2047</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA BARAT</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">346</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Simpang Empat (Pasam</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t xml:space="preserve">gracia</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100135</t>
+          <t xml:space="preserve">201901COM0100016</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100318</t>
+          <t xml:space="preserve">202604COM0100275</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NT8</t>
+          <t xml:space="preserve">MP3085M1</t>
         </is>
       </c>
       <c r="K223">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:50+07:00</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P223" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2047/unit_20260722_160450_fee7ebc50b.jpg</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>1689</v>
+        <v>2048</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA BARAT</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">343</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Solok</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t xml:space="preserve">trixy</t>
+          <t xml:space="preserve">KEVIN IHZA MAHENDRA</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100139</t>
+          <t xml:space="preserve">201812COM0100526</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100319</t>
+          <t xml:space="preserve">202604COM0100208</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTD</t>
+          <t xml:space="preserve">MP3083DD</t>
         </is>
       </c>
       <c r="K224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:45:15+07:00</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P224" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2048/unit_20260722_154515_d074ad8485.jpg</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>1690</v>
+        <v>2049</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">420</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Palembang</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Audrey-Finance</t>
+          <t xml:space="preserve">HERIANSYAH</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord CMO</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100140</t>
+          <t xml:space="preserve">201804COM0100043</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100320</t>
+          <t xml:space="preserve">202604COM0100209</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTP</t>
+          <t xml:space="preserve">MP3083EC</t>
         </is>
       </c>
       <c r="K225">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:19:35+07:00</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P225" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2049/unit_20260722_161935_80fec8e88b.jpg</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>1691</v>
+        <v>2050</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">420</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Palembang</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t xml:space="preserve">stefani</t>
+          <t xml:space="preserve">ROMMY SAPUTRA</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100141</t>
+          <t xml:space="preserve">201804COM0100044</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100321</t>
+          <t xml:space="preserve">202604COM0100210</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTS</t>
+          <t xml:space="preserve">MP3083EQ</t>
         </is>
       </c>
       <c r="K226">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:19:44+07:00</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P226" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2050/unit_20260722_161944_050a00c84e.jpg</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>1692</v>
+        <v>2051</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">420</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Palembang</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Andreas</t>
+          <t xml:space="preserve">I PUTU ADI SAPUTRA</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">MCV</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100162</t>
+          <t xml:space="preserve">201812COM0100527</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100322</t>
+          <t xml:space="preserve">202604COM0100211</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NTV</t>
+          <t xml:space="preserve">MP3083G9</t>
         </is>
       </c>
       <c r="K227">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:19:53+07:00</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P227" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2051/unit_20260722_161953_981ab5426b.jpg</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>1693</v>
+        <v>2052</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">422</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Prabumulih</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Agung-Finance</t>
+          <t xml:space="preserve">Shendika Sayputra</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100171</t>
+          <t xml:space="preserve">201808COM0100300</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100323</t>
+          <t xml:space="preserve">202604COM0100212</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVH</t>
+          <t xml:space="preserve">MP3085KE</t>
         </is>
       </c>
       <c r="K228">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:46+07:00</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P228" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2052/unit_20260722_155446_c2c4801716.jpg</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>1694</v>
+        <v>2053</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN &amp; JAMBI</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">425</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lahat</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jenita-Finance</t>
+          <t xml:space="preserve">INDRAJAYA</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100180</t>
+          <t xml:space="preserve">201901COM0100004</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100324</t>
+          <t xml:space="preserve">202604COM0100230</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVP</t>
+          <t xml:space="preserve">MP3085KJ</t>
         </is>
       </c>
       <c r="K229">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:40+07:00</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P229" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2053/unit_20260722_160440_fcc0bfa961.jpg</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>1695</v>
+        <v>2054</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN &amp; JAMBI</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">425</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lahat</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t xml:space="preserve">monica</t>
+          <t xml:space="preserve">NOVITA SARI RITONGA</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100304</t>
+          <t xml:space="preserve">201901COM0100005</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100325</t>
+          <t xml:space="preserve">202604COM0100231</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVQ</t>
+          <t xml:space="preserve">MP3083GT</t>
         </is>
       </c>
       <c r="K230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:05:05+07:00</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P230" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2054/unit_20260722_160505_7a07357559.jpg</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>1696</v>
+        <v>2055</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN &amp; JAMBI</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">425</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lahat</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t xml:space="preserve">matina</t>
+          <t xml:space="preserve">201901COM0100006</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100488</t>
+          <t xml:space="preserve">201901COM0100006</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100326</t>
+          <t xml:space="preserve">202604COM0100232</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVR</t>
+          <t xml:space="preserve">MP3083E6</t>
         </is>
       </c>
       <c r="K231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:05:22+07:00</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2055/unit_20260722_160522_65e640c603.jpg</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>1697</v>
+        <v>2056</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN &amp; JAMBI</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">424</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lubuk Linggau</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t xml:space="preserve">prita</t>
+          <t xml:space="preserve">Yustinus Afandi Yunianto</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t xml:space="preserve">201710COM0100178</t>
+          <t xml:space="preserve">201901COM0100013</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100327</t>
+          <t xml:space="preserve">202604COM0100237</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVT</t>
+          <t xml:space="preserve">MP3083H2</t>
         </is>
       </c>
       <c r="K232">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:07:09+07:00</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P232" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2056/unit_20260722_160709_850a6fed5f.jpg</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>1698</v>
+        <v>2057</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN &amp; JAMBI</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">424</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lubuk Linggau</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t xml:space="preserve">pak bandi</t>
+          <t xml:space="preserve">Metty Rahmasari</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100134</t>
+          <t xml:space="preserve">201901COM0100014</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100328</t>
+          <t xml:space="preserve">202604COM0100238</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NW2</t>
+          <t xml:space="preserve">MP3083EN</t>
         </is>
       </c>
       <c r="K233">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:09:46+07:00</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P233" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2057/unit_20260722_160946_42f3259910.jpg</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>1699</v>
+        <v>2058</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA SELATAN &amp; JAMBI</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">424</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lubuk Linggau</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t xml:space="preserve">richard</t>
+          <t xml:space="preserve">Yeni Yulia</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100136</t>
+          <t xml:space="preserve">201901COM0100015</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100329</t>
+          <t xml:space="preserve">202604COM0100239</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWG</t>
+          <t xml:space="preserve">MP3083FC</t>
         </is>
       </c>
       <c r="K234">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:09:57+07:00</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P234" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2058/unit_20260722_160957_561154035f.jpg</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>1700</v>
+        <v>2059</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">331</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Aceh</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t xml:space="preserve">venisa</t>
+          <t xml:space="preserve">Abdillah</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">MCV</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100137</t>
+          <t xml:space="preserve">201703COM00027</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100330</t>
+          <t xml:space="preserve">202604COM0100213</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWH</t>
+          <t xml:space="preserve">MP3083GH</t>
         </is>
       </c>
       <c r="K235">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:46:13+07:00</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P235" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2059/unit_20260722_154613_d6c676c688.jpg</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>1701</v>
+        <v>2060</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">321</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">BINJAI &amp; STABAT</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t xml:space="preserve">jessica-treasury</t>
+          <t xml:space="preserve">ROBIN PANDUARTA SIMATUPANG</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
+          <t xml:space="preserve">PC AIO Lenovo Thinkcentre Neo 30a 24 Gen3</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100138</t>
+          <t xml:space="preserve">201902COM0100021</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100331</t>
+          <t xml:space="preserve">202604COM0100244</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NWM</t>
+          <t xml:space="preserve">MP3083GD</t>
         </is>
       </c>
       <c r="K236">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:45:44+07:00</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P236" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2060/unit_20260722_154544_9b3aa2838b.jpg</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>1702</v>
+        <v>2061</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">326</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Operation Finance &amp; Treasury</t>
+          <t xml:space="preserve">Lubuk Pakam</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t xml:space="preserve">pengembalian ke GA ex treasury</t>
+          <t xml:space="preserve">Sulthan Faturrahman</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100487</t>
+          <t xml:space="preserve">201703COM00026</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100332</t>
+          <t xml:space="preserve">202604COM0100214</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NXJ</t>
+          <t xml:space="preserve">MP3083H7</t>
         </is>
       </c>
       <c r="K237">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:05+07:00</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P237" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2061/unit_20260722_160405_8c019f9060.jpg</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>1703</v>
+        <v>2062</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">326</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Lubuk Pakam</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t xml:space="preserve">billdoris</t>
+          <t xml:space="preserve">PROSES HIRING</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Koord Koleklor</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100016</t>
+          <t xml:space="preserve">201708COM0100120</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100613</t>
+          <t xml:space="preserve">202604COM0100215</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZX</t>
+          <t xml:space="preserve">MP3085J7</t>
         </is>
       </c>
       <c r="K238">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:04:19+07:00</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2062/unit_20260722_160419_b3fe6c5597.jpg</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>1704</v>
+        <v>2063</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">326</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Lubuk Pakam</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t xml:space="preserve">naomi</t>
+          <t xml:space="preserve">Murni Nainggolan</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t xml:space="preserve">201801COM0100017</t>
+          <t xml:space="preserve">201804COM0100075</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100614</t>
+          <t xml:space="preserve">202604COM0100216</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZY</t>
+          <t xml:space="preserve">MP3085JD</t>
         </is>
       </c>
       <c r="K239">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:58:51+07:00</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P239" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2063/unit_20260722_155851_516dbbdaa8.jpg</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>1705</v>
+        <v>2064</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t xml:space="preserve">pengembalian ke GA ex microfinancing</t>
+          <t xml:space="preserve">NOVITA RATU SIANIPAR</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100182</t>
+          <t xml:space="preserve">201704COM00042</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100621</t>
+          <t xml:space="preserve">202604COM0100217</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NVB</t>
+          <t xml:space="preserve">MP3083D8</t>
         </is>
       </c>
       <c r="K240">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:08:12+07:00</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P240" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2064/unit_20260722_160812_32259a133a.jpg</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>1706</v>
+        <v>2065</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ina - Refinancing</t>
+          <t xml:space="preserve">ORI JUNIFER MUTHE</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CA</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100165</t>
+          <t xml:space="preserve">201805COM0100116</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100615</t>
+          <t xml:space="preserve">202604COM0100218</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NZZ</t>
+          <t xml:space="preserve">MP3083DQ</t>
         </is>
       </c>
       <c r="K241">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:08:42+07:00</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P241" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2065/unit_20260722_160842_c70d98d5d2.jpg</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>1707</v>
+        <v>2066</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Astrid - Refinancing</t>
+          <t xml:space="preserve">ROBBY,WILLY,NICO,RIFALDI,ROY</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">CMO</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100166</t>
+          <t xml:space="preserve">201810COM0100508</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100616</t>
+          <t xml:space="preserve">202604COM0100219</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302P00</t>
+          <t xml:space="preserve">MP3083EB</t>
         </is>
       </c>
       <c r="K242">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:09:26+07:00</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P242" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2066/unit_20260722_160926_7f0e8c2c0d.jpg</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>1708</v>
+        <v>2067</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sani - Refinancing</t>
+          <t xml:space="preserve">ABI,YUDI.CHRISTIAN,DOLLY, DOMU</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">AO</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100168</t>
+          <t xml:space="preserve">201810COM0100509</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100617</t>
+          <t xml:space="preserve">202604COM0100220</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302P02</t>
+          <t xml:space="preserve">MP3083ER</t>
         </is>
       </c>
       <c r="K243">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:08:24+07:00</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P243" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2067/unit_20260722_160824_b33e498757.jpg</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>1709</v>
+        <v>2068</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t xml:space="preserve">zaskia</t>
+          <t xml:space="preserve">DESI DESTRINA HUTAURUK</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">FAD Head</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100164</t>
+          <t xml:space="preserve">201903COM0100042</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100618</t>
+          <t xml:space="preserve">202604COM0100258</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NNZ</t>
+          <t xml:space="preserve">MP3085K8</t>
         </is>
       </c>
       <c r="K244">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:09:06+07:00</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P244" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2068/unit_20260722_160906_de29205aae.jpg</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>1710</v>
+        <v>2069</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t xml:space="preserve">sarah</t>
+          <t xml:space="preserve">DALAM PROSES RECRUITMENT</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kasir</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100167</t>
+          <t xml:space="preserve">201903COM0100047</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100619</t>
+          <t xml:space="preserve">202604COM0100263</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NP8</t>
+          <t xml:space="preserve">MP3083G0</t>
         </is>
       </c>
       <c r="K245">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:08:53+07:00</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P245" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2069/unit_20260722_160853_8ff9fc654e.jpg</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>1711</v>
+        <v>2070</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">320</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">R2 &amp; R4 Used, Refinancing &amp; Microfinance</t>
+          <t xml:space="preserve">Medan</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t xml:space="preserve">cikita</t>
+          <t xml:space="preserve">QORY FADLA AJMILIA</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100170</t>
+          <t xml:space="preserve">201701COM0100026</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100620</t>
+          <t xml:space="preserve">202604COM0100274</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPR</t>
+          <t xml:space="preserve">MP3085LZ</t>
         </is>
       </c>
       <c r="K246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T16:07:35+07:00</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P246" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2070/unit_20260722_160735_dfc4ca1fff.jpg</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
-        <v>1712</v>
+        <v>2071</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">325</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Remedial &amp; Collection</t>
+          <t xml:space="preserve">Nias</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elsa -RC 1</t>
+          <t xml:space="preserve">LASMA JULIA ZEGA</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Admin</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100491</t>
+          <t xml:space="preserve">201805COM0100105</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100514</t>
+          <t xml:space="preserve">202604COM0100221</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPL</t>
+          <t xml:space="preserve">MP3083EX</t>
         </is>
       </c>
       <c r="K247">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:22+07:00</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P247" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2071/unit_20260722_155422_aab53a2183.jpg</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>1713</v>
+        <v>2072</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">330</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">Remedial &amp; Collection</t>
+          <t xml:space="preserve">Padang Sidempuan</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t xml:space="preserve">putri nur</t>
+          <t xml:space="preserve">Kristian Silitonga</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t xml:space="preserve">201806COM0100206</t>
+          <t xml:space="preserve">201807COM0100237</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100515</t>
+          <t xml:space="preserve">202604COM0100222</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPP</t>
+          <t xml:space="preserve">MP3083FJ</t>
         </is>
       </c>
       <c r="K248">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:55:11+07:00</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P248" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2072/unit_20260722_155511_ec16ada7f5.jpg</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
-        <v>1714</v>
+        <v>2073</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">323</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Remedial &amp; Collection</t>
+          <t xml:space="preserve">Rantau Prapat</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t xml:space="preserve">EVA-RC</t>
+          <t xml:space="preserve">HERIANTO NADAPDAP</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kacab</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100407</t>
+          <t xml:space="preserve">201708COM0100127</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100516</t>
+          <t xml:space="preserve">202604COM0100223</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NPT</t>
+          <t xml:space="preserve">MP3085J6</t>
         </is>
       </c>
       <c r="K249">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:54:01+07:00</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P249" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2073/unit_20260722_155401_455976224e.jpg</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
-        <v>1715</v>
+        <v>2074</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">PUSAT</t>
+          <t xml:space="preserve">SUMATERA UTARA - ACEH</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">329</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Remedial &amp; Collection</t>
+          <t xml:space="preserve">Sibolga</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atan-RC2</t>
+          <t xml:space="preserve">RISKA FEBRIANTI</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">Kasir</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t xml:space="preserve">PC Lenovo All In One Lenovo</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t xml:space="preserve">201808COM0100411</t>
+          <t xml:space="preserve">201904COM0100048</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604COM0100517</t>
+          <t xml:space="preserve">202604COM0100264</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP302NQ5</t>
+          <t xml:space="preserve">MP3083G1</t>
         </is>
       </c>
       <c r="K250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum</t>
+          <t xml:space="preserve">Lengkap</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-22T15:56:05+07:00</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="P250" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
-[...8579 lines deleted...]
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">uploads/2074/unit_20260722_155605_4e712bea01.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P360"/>
+  <autoFilter ref="A1:P250"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Batch 6 Photo Web</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Status Upload Foto Komputer Batch 6</dc:title>
   <dc:creator>Batch 6 Photo Web</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>